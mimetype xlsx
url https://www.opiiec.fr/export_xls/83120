--- v1 (2026-06-25)
+++ v2 (2026-08-16)
@@ -412,50 +412,56 @@
   <si>
     <t>Il accompagne les commerciaux dans la définition du prix de vente et des marges à réaliser, pour maintenir un équilibre financier et dégager des bénéfices.</t>
   </si>
   <si>
     <t>Il utilise un vocabulaire adapté pour négocier clairement les prix et pérenniser dans le temps la relation avec les fournisseurs.</t>
   </si>
   <si>
     <t>Pour l'achat de pièces automobiles, il trouve des compromis sur les différents composants à acheter pour satisfaire à la qualité attendue et aux exigences réglementaires.</t>
   </si>
   <si>
     <t>Pour approvisionner la nouvelle chaîne de production, il s'assure que le flux logistique lié au transport permettra un acheminement des matériaux selon les délais convenus.</t>
   </si>
   <si>
     <t>Il décrit les objectifs, pour optimiser les matières premières en fonction des besoins de la production, et propose des solutions pour les atteindre.</t>
   </si>
   <si>
     <t>Il accompagne la mise en place des équipes, pour atteindre les objectifs de performance globale, mensuelle, en optimisant les coûts de production.</t>
   </si>
   <si>
     <t>Il a un discours rassurant et qui inspire la confiance, afin de convaincre les fournisseurs de contractualiser autour du meilleur rapport coût/besoin.</t>
   </si>
   <si>
     <t>Au sein d'une PME, il suit plusieurs projets d'investissement dans le cadre de l'achat de machines pour l'extension de l'usine.</t>
   </si>
   <si>
+    <t>Manager de la stratégie et de la performance achats (MS)</t>
+  </si>
+  <si>
+    <t>Responsable logistique</t>
+  </si>
+  <si>
     <t>Manager de la supply chain et des achats (MS)</t>
   </si>
   <si>
     <t>Responsable marketing opérationnel</t>
   </si>
   <si>
     <t>Responsable opérationnel achats approvisionnements</t>
   </si>
   <si>
     <t>Chargé de développement commercial et marketing</t>
   </si>
   <si>
     <t>Ecole d'ingénieur, master scientifique</t>
   </si>
   <si>
     <t>Ecole de commerce, master en science de gestion</t>
   </si>
   <si>
     <t>Manager des achats  (MS)</t>
   </si>
   <si>
     <t>Chargé de marketing et communication</t>
   </si>
   <si>
     <t>Chef de projet web et stratégie digitale</t>
@@ -463,54 +469,54 @@
   <si>
     <t>Manager des achats et de la supply Chain</t>
   </si>
   <si>
     <t>Manager des achats et la chaîne logistique - Supply chain (MS)</t>
   </si>
   <si>
     <t>Assistant web et marketing</t>
   </si>
   <si>
     <t>Manager Supply Chain</t>
   </si>
   <si>
     <t>Manager Transport Logistique et Commerce International</t>
   </si>
   <si>
     <t xml:space="preserve">Responsable du développement commercial </t>
   </si>
   <si>
     <t>Manager achats et supply chain</t>
   </si>
   <si>
     <t>Responsable achats</t>
   </si>
   <si>
-    <t>Manager de la stratégie et de la performance achats (MS)</t>
-[...2 lines deleted...]
-    <t>Responsable logistique</t>
+    <t>RNCP36898</t>
+  </si>
+  <si>
+    <t>RNCP37080</t>
   </si>
   <si>
     <t>RNCP38462</t>
   </si>
   <si>
     <t>RNCP36727</t>
   </si>
   <si>
     <t>RNCP37169</t>
   </si>
   <si>
     <t>RNCP38025</t>
   </si>
   <si>
     <t>RNCP99999</t>
   </si>
   <si>
     <t>RNCP99998</t>
   </si>
   <si>
     <t>RNCP37341</t>
   </si>
   <si>
     <t>RNCP37786</t>
   </si>
@@ -518,56 +524,50 @@
     <t>RNCP38047</t>
   </si>
   <si>
     <t>RNCP38496</t>
   </si>
   <si>
     <t>RNCP36391</t>
   </si>
   <si>
     <t>RNCP38472</t>
   </si>
   <si>
     <t>RNCP37170</t>
   </si>
   <si>
     <t>RNCP35748</t>
   </si>
   <si>
     <t>RNCP38505</t>
   </si>
   <si>
     <t>RNCP38488</t>
   </si>
   <si>
     <t>RNCP38048</t>
-  </si>
-[...4 lines deleted...]
-    <t>RNCP37080</t>
   </si>
   <si>
     <t>M1102 : Direction des achats</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=M1102</t>
   </si>
   <si>
     <t>N1301 : Conception et organisation de la chaîne logistique</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=N1301</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>