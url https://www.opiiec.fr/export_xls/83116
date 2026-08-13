--- v0 (2026-06-25)
+++ v1 (2026-08-13)
@@ -413,156 +413,156 @@
   <si>
     <t>Lors de réunions avec la direction générale, il conseille et guide sa hiérarchie pour prendre les axes les mieux adaptés à une démarche de développement des ventes.</t>
   </si>
   <si>
     <t>Il se rend sur des salons de professionnels pour promouvoir les services de son entreprise du secteur bancaire.</t>
   </si>
   <si>
     <t>Lorsqu'il gère la promotion d'un événement de type concert, il établit un diagnostic du contexte et de l'environnement de la réalisation du projet puis rédige un livrable sur la stratégie de communication envisagée.</t>
   </si>
   <si>
     <t>Pour se tenir à jour des nouveaux modes de consommation et ainsi adapter sa stratégie aux besoins clients, il exerce une veille régulière.</t>
   </si>
   <si>
     <t>Lorsqu'il rédige ses plans de communication, il utilise les logiciels de traitement de texte de type Word.</t>
   </si>
   <si>
     <t>Au sein d'un grand groupe mondialement connu, il définit la stratégie de communication globale de l'entreprise et pilote sa mise en œuvre à l'échelle nationale ou internationale.</t>
   </si>
   <si>
     <t>Lors de la mise en œuvre de la promotion d'un nouveau produit (ex : dentifrice), il pilote les équipes des services marketing et communication et s'assure du bon déroulement des étapes.</t>
   </si>
   <si>
     <t>Lors d'un entretien d'embauche sur un poste lié au service marketing et/ou communication, il participe à l'entretien, évalue le candidat et décide de son embauche.</t>
   </si>
   <si>
+    <t>Manager de la communication en contexte interculturel</t>
+  </si>
+  <si>
+    <t>Manager marketing et communication (MS)</t>
+  </si>
+  <si>
+    <t>Manager Marketing</t>
+  </si>
+  <si>
+    <t>Manager Produits et Marketing</t>
+  </si>
+  <si>
+    <t>Communication publique et politique (fiche nationale)</t>
+  </si>
+  <si>
+    <t>Manager du marketing et de la transformation digitale</t>
+  </si>
+  <si>
+    <t>Manager/Designer de produits et services numériques</t>
+  </si>
+  <si>
+    <t>Manager de la stratégie digitale</t>
+  </si>
+  <si>
+    <t>Manager de la stratégie marketing digitale</t>
+  </si>
+  <si>
     <t>Manager en marketing du luxe</t>
   </si>
   <si>
     <t>Manager de la communication</t>
   </si>
   <si>
     <t>Manager des stratégies marketing et communication</t>
   </si>
   <si>
     <t xml:space="preserve">Manager marketing data et commerce électronique (MS) </t>
   </si>
   <si>
     <t>Ecole de commerce, master en science de gestion</t>
   </si>
   <si>
     <t>Expert en transformation digitale et technologique</t>
   </si>
   <si>
     <t>Manager de la communication de marque</t>
   </si>
   <si>
     <t>Manager marketing et commercial spécialisé en acquisition numérique</t>
   </si>
   <si>
-    <t>Manager de la communication en contexte interculturel</t>
-[...23 lines deleted...]
-    <t>Manager de la stratégie marketing digitale</t>
+    <t>RNCP37804</t>
+  </si>
+  <si>
+    <t>RNCP36017</t>
+  </si>
+  <si>
+    <t>RNCP38133</t>
+  </si>
+  <si>
+    <t>RNCP37164</t>
+  </si>
+  <si>
+    <t>RNCP35960</t>
+  </si>
+  <si>
+    <t>RNCP36760</t>
+  </si>
+  <si>
+    <t>RNCP36119</t>
+  </si>
+  <si>
+    <t>RNCP35864</t>
+  </si>
+  <si>
+    <t>RNCP37793</t>
+  </si>
+  <si>
+    <t>RNCP37782</t>
   </si>
   <si>
     <t>RNCP36015</t>
   </si>
   <si>
     <t>RNCP36991</t>
   </si>
   <si>
     <t>RNCP38504</t>
   </si>
   <si>
     <t>RNCP38498</t>
   </si>
   <si>
     <t>RNCP37332</t>
   </si>
   <si>
     <t>RNCP99998</t>
   </si>
   <si>
     <t>RNCP36209</t>
   </si>
   <si>
     <t>RNCP37775</t>
   </si>
   <si>
     <t>RNCP37995</t>
-  </si>
-[...28 lines deleted...]
-    <t>RNCP37782</t>
   </si>
   <si>
     <t>E1103 : Communication</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=E1103</t>
   </si>
   <si>
     <t>M1705 : Marketing</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=M1705</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1155,86 +1155,86 @@
       <c r="Q4" t="s">
         <v>53</v>
       </c>
       <c r="R4" t="s">
         <v>65</v>
       </c>
       <c r="S4" t="s">
         <v>77</v>
       </c>
       <c r="T4" t="s">
         <v>89</v>
       </c>
       <c r="U4" t="s">
         <v>101</v>
       </c>
       <c r="V4">
         <v>1</v>
       </c>
       <c r="W4" t="s">
         <v>65</v>
       </c>
       <c r="X4" t="s">
         <v>113</v>
       </c>
       <c r="Y4" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="Z4" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="5" spans="1:37">
       <c r="A5">
         <v>5203</v>
       </c>
       <c r="Q5" t="s">
         <v>54</v>
       </c>
       <c r="R5" t="s">
         <v>66</v>
       </c>
       <c r="S5" t="s">
         <v>78</v>
       </c>
       <c r="T5" t="s">
         <v>90</v>
       </c>
       <c r="U5" t="s">
         <v>102</v>
       </c>
       <c r="V5">
         <v>3</v>
       </c>
       <c r="W5" t="s">
         <v>90</v>
       </c>
       <c r="X5" t="s">
         <v>114</v>
       </c>
       <c r="Y5" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="Z5" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="6" spans="1:37">
       <c r="A6">
         <v>5203</v>
       </c>
       <c r="Q6" t="s">
         <v>55</v>
       </c>
       <c r="R6" t="s">
         <v>67</v>
       </c>
       <c r="S6" t="s">
         <v>79</v>
       </c>
       <c r="T6" t="s">
         <v>91</v>
       </c>
       <c r="U6" t="s">
         <v>103</v>
       </c>
       <c r="V6">
@@ -1470,73 +1470,73 @@
       <c r="Q13" t="s">
         <v>62</v>
       </c>
       <c r="R13" t="s">
         <v>74</v>
       </c>
       <c r="S13" t="s">
         <v>86</v>
       </c>
       <c r="T13" t="s">
         <v>98</v>
       </c>
       <c r="U13" t="s">
         <v>110</v>
       </c>
       <c r="V13">
         <v>3</v>
       </c>
       <c r="W13" t="s">
         <v>98</v>
       </c>
       <c r="X13" t="s">
         <v>122</v>
       </c>
       <c r="Y13" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="Z13" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14">
         <v>5203</v>
       </c>
       <c r="Y14" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="Z14" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15">
         <v>5203</v>
       </c>
       <c r="Y15" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="Z15" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16">
         <v>5203</v>
       </c>
       <c r="Y16" t="s">
         <v>135</v>
       </c>
       <c r="Z16" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="17" spans="1:37">
       <c r="A17">
         <v>5203</v>
       </c>
       <c r="Y17" t="s">
         <v>136</v>
       </c>
       <c r="Z17" t="s">
         <v>155</v>