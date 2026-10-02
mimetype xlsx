--- v1 (2026-08-16)
+++ v2 (2026-10-02)
@@ -408,66 +408,66 @@
   <si>
     <t>Il entretient une relation bienveillante et respectueuse au sein des équipes internes et externes pour faire en sorte de travailler dans les meilleures conditions possibles</t>
   </si>
   <si>
     <t>Ses connaissances dans le domaine du bâtiment ou de la logistique lui permettent de se montrer réactif et de mettre en application les solutions techniques adaptées à certaines situations</t>
   </si>
   <si>
     <t>Il assure le management opérationnel des équipes d'exploitation du site, qui identifient le bon fonctionnement des barrières de sécurité, des sanitaires, des ventilations etc.</t>
   </si>
   <si>
     <t>Lors du montage d'un stand, il peut être confronté à une notice rédigée en anglais. Il doit pouvoir suivre aisément les consignes</t>
   </si>
   <si>
     <t>Lors de la préparation des outils et matériaux utiles au montage de stand, il vérifie les stocks et renseigne le logiciel de gestion de stock</t>
   </si>
   <si>
     <t>Au démarrage d'installation des matériaux dans une salle de concert, il identifie les besoins matériels et logistiques nécessaires au montage</t>
   </si>
   <si>
     <t>Lors de l'installation d'un décor, il s'assure du respect des normes sécuritaires, notamment sur les distances de sécurité avec les éclairages et les matériaux ignifuges</t>
   </si>
   <si>
     <t>Tout au long de sa mission, il s'appuie sur les expériences de ses pairs et son propre parcours pour adapter son intervention</t>
   </si>
   <si>
+    <t xml:space="preserve">Technicien en systèmes de génie climatique et systèmes sanitaires : option maintenance, option installation (BTM) </t>
+  </si>
+  <si>
     <t>Agent de maintenance d'équipements de confort climatique</t>
   </si>
   <si>
     <t>Agent de propreté et d'hygiène</t>
   </si>
   <si>
-    <t xml:space="preserve">Technicien en systèmes de génie climatique et systèmes sanitaires : option maintenance, option installation (BTM) </t>
+    <t>RNCP36660</t>
   </si>
   <si>
     <t>RNCP38079</t>
   </si>
   <si>
     <t>RNCP37872</t>
-  </si>
-[...1 lines deleted...]
-    <t>RNCP36660</t>
   </si>
   <si>
     <t>N1105 : Manutention manuelle de charges</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=N1105</t>
   </si>
   <si>
     <t>N1102 : Déménagement</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=N1102</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>