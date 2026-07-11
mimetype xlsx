--- v0 (2026-04-30)
+++ v1 (2026-07-11)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Référentiel</t>
   </si>
   <si>
     <t>Date de modification</t>
   </si>
   <si>
     <t>Métier</t>
   </si>
   <si>
     <t>Métier féminin</t>
   </si>
   <si>
     <t>Famille</t>
   </si>
   <si>
     <t>Autres appelations française(s)</t>
   </si>
   <si>
     <t>Appelation(s) anglaise(s)</t>
   </si>
   <si>
@@ -410,123 +410,75 @@
   <si>
     <t>Lors de la mise en place d'un événement de grande envergure, il anime des réunions régulières et s'assure de la bonne intégration des informations</t>
   </si>
   <si>
     <t>Pour un projet à l'international, il gère ses équipes, aborde les partenaires et fournisseurs et collabore avec sa hiérarchie en anglais technique</t>
   </si>
   <si>
     <t>Dans une petite structure, il manage une équipe de techniciens (intermittents, sous-traitants) et s'assure du respect des délais et de la réglementation lors de l'installation du matériel</t>
   </si>
   <si>
     <t>Pour l'installation du matériel lors d'un salon professionnel, il veille au respect des règles de sécurité lors du montage et du démontage des structures</t>
   </si>
   <si>
     <t>Lors du montage d'un plateau TV, il suit l'évolution du projet tout au long de son installation et adapte les consignes aux changements ou évolutions selon les besoins de la production</t>
   </si>
   <si>
     <t>Au sein d'un grand groupe de l'événement, il a la responsabilité de l'ensemble des moyens techniques de l'entreprise et est le garant de la réalisation des prestations et du bon déroulement des opérations</t>
   </si>
   <si>
     <t>Pour réaliser des notes de calcul lors de l'élaboration des plans d'installation d'une salle de concert, il utilise un logiciel de dessin 3D</t>
   </si>
   <si>
     <t>Manager de la logistique</t>
   </si>
   <si>
+    <t>Manager des organisations et processus logistiques</t>
+  </si>
+  <si>
     <t>Responsable logistique</t>
   </si>
   <si>
-    <t>Manager de la chaine logistique et achats (MS)</t>
-[...7 lines deleted...]
-  <si>
     <t>Gestion des transports et logistique associée</t>
   </si>
   <si>
-    <t>Manager logistique et achats Industrie</t>
-[...4 lines deleted...]
-  <si>
     <t>Ecole d'ingénieur, master scientifique</t>
   </si>
   <si>
-    <t>Manager transport et logistique</t>
-[...7 lines deleted...]
-  <si>
     <t>RNCP37831</t>
   </si>
   <si>
+    <t>RNCP36218</t>
+  </si>
+  <si>
     <t>RNCP37080</t>
   </si>
   <si>
-    <t>RNCP36980</t>
-[...7 lines deleted...]
-  <si>
     <t>RNCP38365</t>
   </si>
   <si>
-    <t>RNCP37618</t>
-[...4 lines deleted...]
-  <si>
     <t>RNCP99999</t>
-  </si>
-[...13 lines deleted...]
-    <t>https://www.francecompetences.fr/recherche/rncp/34016</t>
   </si>
   <si>
     <t>N1301 : Conception et organisation de la chaîne logistique</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=N1301</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -1034,448 +986,400 @@
       <c r="R2" t="s">
         <v>63</v>
       </c>
       <c r="S2" t="s">
         <v>75</v>
       </c>
       <c r="T2" t="s">
         <v>87</v>
       </c>
       <c r="U2" t="s">
         <v>99</v>
       </c>
       <c r="V2">
         <v>3</v>
       </c>
       <c r="W2" t="s">
         <v>87</v>
       </c>
       <c r="X2" t="s">
         <v>111</v>
       </c>
       <c r="Y2" t="s">
         <v>123</v>
       </c>
       <c r="Z2" t="s">
-        <v>135</v>
+        <v>128</v>
       </c>
       <c r="AB2" t="s">
-        <v>149</v>
+        <v>133</v>
       </c>
       <c r="AC2" t="s">
-        <v>150</v>
+        <v>134</v>
       </c>
     </row>
     <row r="3" spans="1:37">
       <c r="A3">
         <v>4209</v>
       </c>
       <c r="Q3" t="s">
         <v>52</v>
       </c>
       <c r="R3" t="s">
         <v>64</v>
       </c>
       <c r="S3" t="s">
         <v>76</v>
       </c>
       <c r="T3" t="s">
         <v>88</v>
       </c>
       <c r="U3" t="s">
         <v>100</v>
       </c>
       <c r="V3">
         <v>4</v>
       </c>
       <c r="W3" t="s">
         <v>100</v>
       </c>
       <c r="X3" t="s">
         <v>112</v>
       </c>
       <c r="Y3" t="s">
         <v>124</v>
       </c>
       <c r="Z3" t="s">
-        <v>136</v>
+        <v>129</v>
       </c>
     </row>
     <row r="4" spans="1:37">
       <c r="A4">
         <v>4209</v>
       </c>
       <c r="Q4" t="s">
         <v>53</v>
       </c>
       <c r="R4" t="s">
         <v>65</v>
       </c>
       <c r="S4" t="s">
         <v>77</v>
       </c>
       <c r="T4" t="s">
         <v>89</v>
       </c>
       <c r="U4" t="s">
         <v>101</v>
       </c>
       <c r="V4">
         <v>2</v>
       </c>
       <c r="W4" t="s">
         <v>77</v>
       </c>
       <c r="X4" t="s">
         <v>113</v>
       </c>
       <c r="Y4" t="s">
         <v>125</v>
       </c>
       <c r="Z4" t="s">
-        <v>137</v>
+        <v>130</v>
       </c>
     </row>
     <row r="5" spans="1:37">
       <c r="A5">
         <v>4209</v>
       </c>
       <c r="Q5" t="s">
         <v>54</v>
       </c>
       <c r="R5" t="s">
         <v>66</v>
       </c>
       <c r="S5" t="s">
         <v>78</v>
       </c>
       <c r="T5" t="s">
         <v>90</v>
       </c>
       <c r="U5" t="s">
         <v>102</v>
       </c>
       <c r="V5">
         <v>2</v>
       </c>
       <c r="W5" t="s">
         <v>78</v>
       </c>
       <c r="X5" t="s">
         <v>114</v>
       </c>
       <c r="Y5" t="s">
         <v>126</v>
       </c>
       <c r="Z5" t="s">
-        <v>138</v>
+        <v>131</v>
       </c>
     </row>
     <row r="6" spans="1:37">
       <c r="A6">
         <v>4209</v>
       </c>
       <c r="Q6" t="s">
         <v>55</v>
       </c>
       <c r="R6" t="s">
         <v>67</v>
       </c>
       <c r="S6" t="s">
         <v>79</v>
       </c>
       <c r="T6" t="s">
         <v>91</v>
       </c>
       <c r="U6" t="s">
         <v>103</v>
       </c>
       <c r="V6">
         <v>2</v>
       </c>
       <c r="W6" t="s">
         <v>79</v>
       </c>
       <c r="X6" t="s">
         <v>115</v>
       </c>
       <c r="Y6" t="s">
         <v>127</v>
       </c>
       <c r="Z6" t="s">
-        <v>139</v>
+        <v>132</v>
       </c>
     </row>
     <row r="7" spans="1:37">
       <c r="A7">
         <v>4209</v>
       </c>
       <c r="Q7" t="s">
         <v>56</v>
       </c>
       <c r="R7" t="s">
         <v>68</v>
       </c>
       <c r="S7" t="s">
         <v>80</v>
       </c>
       <c r="T7" t="s">
         <v>92</v>
       </c>
       <c r="U7" t="s">
         <v>104</v>
       </c>
       <c r="V7">
         <v>2</v>
       </c>
       <c r="W7" t="s">
         <v>80</v>
       </c>
       <c r="X7" t="s">
         <v>116</v>
       </c>
-      <c r="Y7" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8">
         <v>4209</v>
       </c>
       <c r="Q8" t="s">
         <v>57</v>
       </c>
       <c r="R8" t="s">
         <v>69</v>
       </c>
       <c r="S8" t="s">
         <v>81</v>
       </c>
       <c r="T8" t="s">
         <v>93</v>
       </c>
       <c r="U8" t="s">
         <v>105</v>
       </c>
       <c r="V8">
         <v>3</v>
       </c>
       <c r="W8" t="s">
         <v>93</v>
       </c>
       <c r="X8" t="s">
         <v>117</v>
       </c>
-      <c r="Y8" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9">
         <v>4209</v>
       </c>
       <c r="Q9" t="s">
         <v>58</v>
       </c>
       <c r="R9" t="s">
         <v>70</v>
       </c>
       <c r="S9" t="s">
         <v>82</v>
       </c>
       <c r="T9" t="s">
         <v>94</v>
       </c>
       <c r="U9" t="s">
         <v>106</v>
       </c>
       <c r="V9">
         <v>2</v>
       </c>
       <c r="W9" t="s">
         <v>82</v>
       </c>
       <c r="X9" t="s">
         <v>118</v>
       </c>
-      <c r="Y9" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10">
         <v>4209</v>
       </c>
       <c r="Q10" t="s">
         <v>59</v>
       </c>
       <c r="R10" t="s">
         <v>71</v>
       </c>
       <c r="S10" t="s">
         <v>83</v>
       </c>
       <c r="T10" t="s">
         <v>95</v>
       </c>
       <c r="U10" t="s">
         <v>107</v>
       </c>
       <c r="V10">
         <v>2</v>
       </c>
       <c r="W10" t="s">
         <v>83</v>
       </c>
       <c r="X10" t="s">
         <v>119</v>
       </c>
-      <c r="Y10" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11">
         <v>4209</v>
       </c>
       <c r="Q11" t="s">
         <v>60</v>
       </c>
       <c r="R11" t="s">
         <v>72</v>
       </c>
       <c r="S11" t="s">
         <v>84</v>
       </c>
       <c r="T11" t="s">
         <v>96</v>
       </c>
       <c r="U11" t="s">
         <v>108</v>
       </c>
       <c r="V11">
         <v>2</v>
       </c>
       <c r="W11" t="s">
         <v>84</v>
       </c>
       <c r="X11" t="s">
         <v>120</v>
       </c>
-      <c r="Y11" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12">
         <v>4209</v>
       </c>
       <c r="Q12" t="s">
         <v>61</v>
       </c>
       <c r="R12" t="s">
         <v>73</v>
       </c>
       <c r="S12" t="s">
         <v>85</v>
       </c>
       <c r="T12" t="s">
         <v>97</v>
       </c>
       <c r="U12" t="s">
         <v>109</v>
       </c>
       <c r="V12">
         <v>4</v>
       </c>
       <c r="W12" t="s">
         <v>109</v>
       </c>
       <c r="X12" t="s">
         <v>121</v>
       </c>
-      <c r="Y12" t="s">
-[...7 lines deleted...]
-      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13">
         <v>4209</v>
       </c>
       <c r="Q13" t="s">
         <v>62</v>
       </c>
       <c r="R13" t="s">
         <v>74</v>
       </c>
       <c r="S13" t="s">
         <v>86</v>
       </c>
       <c r="T13" t="s">
         <v>98</v>
       </c>
       <c r="U13" t="s">
         <v>110</v>
       </c>
       <c r="V13">
         <v>1</v>
       </c>
       <c r="W13" t="s">
         <v>74</v>
       </c>
       <c r="X13" t="s">
         <v>122</v>
-      </c>
-[...7 lines deleted...]
-        <v>148</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>