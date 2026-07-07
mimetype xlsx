--- v0 (2026-05-23)
+++ v1 (2026-07-07)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="153">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="133">
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Référentiel</t>
   </si>
   <si>
     <t>Date de modification</t>
   </si>
   <si>
     <t>Métier</t>
   </si>
   <si>
     <t>Métier féminin</t>
   </si>
   <si>
     <t>Famille</t>
   </si>
   <si>
     <t>Autres appelations française(s)</t>
   </si>
   <si>
     <t>Appelation(s) anglaise(s)</t>
   </si>
   <si>
@@ -409,123 +409,63 @@
   <si>
     <t>Lors d'un entretien physique ou téléphonique avec un client, il doit faire preuve d'un grand sens de l'écoute pour le guider et le conseiller au mieux</t>
   </si>
   <si>
     <t>Au sein de l'équipe marketing et communication, il participe à la R &amp; D de l'entreprise et propose des solutions aux problématiques identifiées</t>
   </si>
   <si>
     <t>Il promeut les services ou produits d'une entité. Pour cela, il adapte son discours à son interlocuteur</t>
   </si>
   <si>
     <t>Son expérience lui permet de maîtriser les démarches, outils et services qui fonctionnent et il sait les réadapter selon les besoins</t>
   </si>
   <si>
     <t>Au sein d'un grand groupe, rattaché et piloté par le responsable d'agence, il travaille en étroite collaboration avec le Chargé de Relation Client et est en lien fonctionnel avec la Direction commerciale</t>
   </si>
   <si>
     <t>Au sein d'une entreprise spécialisée dans le bâtiment, il peut ponctuellement participer à des événements internationaux : salons, forums, réunions thématiques, etc.</t>
   </si>
   <si>
     <t>Au sein d'une agence de communication, il établit une stratégie commerciale adaptée au besoin client</t>
   </si>
   <si>
     <t>Dans une agence, il assure également des reportings de son activité à partir de tableaux Excel qu'il alimente au quotidien</t>
   </si>
   <si>
-    <t>Attaché commercial</t>
+    <t>Gestionnaire d'unité commerciale</t>
   </si>
   <si>
     <t>Management commercial opérationnel</t>
   </si>
   <si>
-    <t>Manager du Développement Commercial</t>
-[...22 lines deleted...]
-  <si>
     <t>RNCP36205</t>
   </si>
   <si>
-    <t>RNCP37092</t>
+    <t>RNCP36141</t>
   </si>
   <si>
     <t>RNCP38362</t>
-  </si>
-[...34 lines deleted...]
-    <t>https://www.francecompetences.fr/recherche/rncp/34079</t>
   </si>
   <si>
     <t>D1407 : Relation technico-commerciale</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=D1407</t>
   </si>
   <si>
     <t>M1707 : Stratégie commerciale</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=M1707</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1039,457 +979,394 @@
       <c r="R2" t="s">
         <v>64</v>
       </c>
       <c r="S2" t="s">
         <v>76</v>
       </c>
       <c r="T2" t="s">
         <v>88</v>
       </c>
       <c r="U2" t="s">
         <v>100</v>
       </c>
       <c r="V2">
         <v>1</v>
       </c>
       <c r="W2" t="s">
         <v>64</v>
       </c>
       <c r="X2" t="s">
         <v>112</v>
       </c>
       <c r="Y2" t="s">
         <v>39</v>
       </c>
       <c r="Z2" t="s">
-        <v>134</v>
+        <v>126</v>
       </c>
       <c r="AB2" t="s">
-        <v>149</v>
+        <v>129</v>
       </c>
       <c r="AC2" t="s">
-        <v>150</v>
+        <v>130</v>
       </c>
       <c r="AD2" t="s">
-        <v>151</v>
+        <v>131</v>
       </c>
       <c r="AE2" t="s">
-        <v>152</v>
+        <v>132</v>
       </c>
     </row>
     <row r="3" spans="1:37">
       <c r="A3">
         <v>4301</v>
       </c>
       <c r="Q3" t="s">
         <v>53</v>
       </c>
       <c r="R3" t="s">
         <v>65</v>
       </c>
       <c r="S3" t="s">
         <v>77</v>
       </c>
       <c r="T3" t="s">
         <v>89</v>
       </c>
       <c r="U3" t="s">
         <v>101</v>
       </c>
       <c r="V3">
         <v>3</v>
       </c>
       <c r="W3" t="s">
         <v>89</v>
       </c>
       <c r="X3" t="s">
         <v>113</v>
       </c>
       <c r="Y3" t="s">
         <v>124</v>
       </c>
       <c r="Z3" t="s">
-        <v>135</v>
+        <v>127</v>
       </c>
     </row>
     <row r="4" spans="1:37">
       <c r="A4">
         <v>4301</v>
       </c>
       <c r="Q4" t="s">
         <v>54</v>
       </c>
       <c r="R4" t="s">
         <v>66</v>
       </c>
       <c r="S4" t="s">
         <v>78</v>
       </c>
       <c r="T4" t="s">
         <v>90</v>
       </c>
       <c r="U4" t="s">
         <v>102</v>
       </c>
       <c r="V4">
         <v>1</v>
       </c>
       <c r="W4" t="s">
         <v>66</v>
       </c>
       <c r="X4" t="s">
         <v>114</v>
       </c>
       <c r="Y4" t="s">
         <v>125</v>
       </c>
       <c r="Z4" t="s">
-        <v>136</v>
+        <v>128</v>
       </c>
     </row>
     <row r="5" spans="1:37">
       <c r="A5">
         <v>4301</v>
       </c>
       <c r="Q5" t="s">
         <v>55</v>
       </c>
       <c r="R5" t="s">
         <v>67</v>
       </c>
       <c r="S5" t="s">
         <v>79</v>
       </c>
       <c r="T5" t="s">
         <v>91</v>
       </c>
       <c r="U5" t="s">
         <v>103</v>
       </c>
       <c r="V5">
         <v>2</v>
       </c>
       <c r="W5" t="s">
         <v>79</v>
       </c>
       <c r="X5" t="s">
         <v>115</v>
       </c>
-      <c r="Y5" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="6" spans="1:37">
       <c r="A6">
         <v>4301</v>
       </c>
       <c r="Q6" t="s">
         <v>56</v>
       </c>
       <c r="R6" t="s">
         <v>68</v>
       </c>
       <c r="S6" t="s">
         <v>80</v>
       </c>
       <c r="T6" t="s">
         <v>92</v>
       </c>
       <c r="U6" t="s">
         <v>104</v>
       </c>
       <c r="V6">
         <v>2</v>
       </c>
       <c r="W6" t="s">
         <v>80</v>
       </c>
       <c r="X6" t="s">
         <v>116</v>
       </c>
-      <c r="Y6" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="7" spans="1:37">
       <c r="A7">
         <v>4301</v>
       </c>
       <c r="Q7" t="s">
         <v>57</v>
       </c>
       <c r="R7" t="s">
         <v>69</v>
       </c>
       <c r="S7" t="s">
         <v>81</v>
       </c>
       <c r="T7" t="s">
         <v>93</v>
       </c>
       <c r="U7" t="s">
         <v>105</v>
       </c>
       <c r="V7">
         <v>3</v>
       </c>
       <c r="W7" t="s">
         <v>93</v>
       </c>
       <c r="X7" t="s">
         <v>117</v>
       </c>
-      <c r="Y7" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8">
         <v>4301</v>
       </c>
       <c r="Q8" t="s">
         <v>58</v>
       </c>
       <c r="R8" t="s">
         <v>70</v>
       </c>
       <c r="S8" t="s">
         <v>82</v>
       </c>
       <c r="T8" t="s">
         <v>94</v>
       </c>
       <c r="U8" t="s">
         <v>106</v>
       </c>
       <c r="V8">
         <v>2</v>
       </c>
       <c r="W8" t="s">
         <v>82</v>
       </c>
       <c r="X8" t="s">
         <v>118</v>
       </c>
-      <c r="Y8" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9">
         <v>4301</v>
       </c>
       <c r="Q9" t="s">
         <v>59</v>
       </c>
       <c r="R9" t="s">
         <v>71</v>
       </c>
       <c r="S9" t="s">
         <v>83</v>
       </c>
       <c r="T9" t="s">
         <v>95</v>
       </c>
       <c r="U9" t="s">
         <v>107</v>
       </c>
       <c r="V9">
         <v>2</v>
       </c>
       <c r="W9" t="s">
         <v>83</v>
       </c>
       <c r="X9" t="s">
         <v>119</v>
       </c>
-      <c r="Y9" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10">
         <v>4301</v>
       </c>
       <c r="Q10" t="s">
         <v>60</v>
       </c>
       <c r="R10" t="s">
         <v>72</v>
       </c>
       <c r="S10" t="s">
         <v>84</v>
       </c>
       <c r="T10" t="s">
         <v>96</v>
       </c>
       <c r="U10" t="s">
         <v>108</v>
       </c>
       <c r="V10">
         <v>1</v>
       </c>
       <c r="W10" t="s">
         <v>72</v>
       </c>
       <c r="X10" t="s">
         <v>120</v>
       </c>
-      <c r="Y10" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11">
         <v>4301</v>
       </c>
       <c r="Q11" t="s">
         <v>61</v>
       </c>
       <c r="R11" t="s">
         <v>73</v>
       </c>
       <c r="S11" t="s">
         <v>85</v>
       </c>
       <c r="T11" t="s">
         <v>97</v>
       </c>
       <c r="U11" t="s">
         <v>109</v>
       </c>
       <c r="V11">
         <v>2</v>
       </c>
       <c r="W11" t="s">
         <v>85</v>
       </c>
       <c r="X11" t="s">
         <v>121</v>
       </c>
-      <c r="Y11" t="s">
-[...7 lines deleted...]
-      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12">
         <v>4301</v>
       </c>
       <c r="Q12" t="s">
         <v>62</v>
       </c>
       <c r="R12" t="s">
         <v>74</v>
       </c>
       <c r="S12" t="s">
         <v>86</v>
       </c>
       <c r="T12" t="s">
         <v>98</v>
       </c>
       <c r="U12" t="s">
         <v>110</v>
       </c>
       <c r="V12">
         <v>2</v>
       </c>
       <c r="W12" t="s">
         <v>86</v>
       </c>
       <c r="X12" t="s">
         <v>122</v>
       </c>
-      <c r="Y12" t="s">
-[...7 lines deleted...]
-      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13">
         <v>4301</v>
       </c>
       <c r="Q13" t="s">
         <v>63</v>
       </c>
       <c r="R13" t="s">
         <v>75</v>
       </c>
       <c r="S13" t="s">
         <v>87</v>
       </c>
       <c r="T13" t="s">
         <v>99</v>
       </c>
       <c r="U13" t="s">
         <v>111</v>
       </c>
       <c r="V13">
         <v>1</v>
       </c>
       <c r="W13" t="s">
         <v>75</v>
       </c>
       <c r="X13" t="s">
         <v>123</v>
-      </c>
-[...7 lines deleted...]
-        <v>148</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>