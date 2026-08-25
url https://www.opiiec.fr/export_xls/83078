--- v1 (2026-07-11)
+++ v2 (2026-08-25)
@@ -410,54 +410,54 @@
   <si>
     <t>Tout au long du projet et avec le Consultant en communication, il affine les grands messages éditoriaux qui encadrent toutes ses interventions auprès des communautés.</t>
   </si>
   <si>
     <t>Lors d'évolutions de la stratégie de son client, il anticipe les impacts potentiels sur les contenus produits et propose des opportunités selon sa pratique des réseaux sociaux.</t>
   </si>
   <si>
     <t>Pour l'ensemble de ses travaux, il exerce une veille très régulière et recherche les dernières tendances ou évolutions d'un outil. Il s'adapte aux changements et transitions digitales qui s'imposent à son activité.</t>
   </si>
   <si>
     <t>Au regard des transitions digitales rapides, il met régulièrement à jour ses connaissances sectorielles pour optimiser ses outils de communication.</t>
   </si>
   <si>
     <t>Dans le cas d'un client devant unifier sa stratégie de communication multinationale, il produit du contenu uniquement en anglais ou bilingue.</t>
   </si>
   <si>
     <t>En coordination avec le Consultant en communication et le Chef de projet client, il planifie ses posts et adapte son discours selon les phases du projet.</t>
   </si>
   <si>
     <t>Lors d'un reporting client, il rend compte de son activité en ligne, au travers d'un suivi quantitatif et qualitatif de ses communications et des objectifs attendus.</t>
   </si>
   <si>
     <t>Ecole de commerce, master en science de gestion</t>
   </si>
   <si>
+    <t>RNCP38138</t>
+  </si>
+  <si>
     <t>RNCP99998</t>
-  </si>
-[...1 lines deleted...]
-    <t>RNCP38138</t>
   </si>
   <si>
     <t>E1101 : Animation de site multimédia</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=E1101</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -962,92 +962,92 @@
       <c r="Q2" t="s">
         <v>51</v>
       </c>
       <c r="R2" t="s">
         <v>63</v>
       </c>
       <c r="S2" t="s">
         <v>75</v>
       </c>
       <c r="T2" t="s">
         <v>87</v>
       </c>
       <c r="U2" t="s">
         <v>99</v>
       </c>
       <c r="V2">
         <v>3</v>
       </c>
       <c r="W2" t="s">
         <v>87</v>
       </c>
       <c r="X2" t="s">
         <v>111</v>
       </c>
       <c r="Y2" t="s">
-        <v>123</v>
+        <v>39</v>
       </c>
       <c r="Z2" t="s">
         <v>124</v>
       </c>
       <c r="AB2" t="s">
         <v>126</v>
       </c>
       <c r="AC2" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="3" spans="1:37">
       <c r="A3">
         <v>1408</v>
       </c>
       <c r="Q3" t="s">
         <v>52</v>
       </c>
       <c r="R3" t="s">
         <v>64</v>
       </c>
       <c r="S3" t="s">
         <v>76</v>
       </c>
       <c r="T3" t="s">
         <v>88</v>
       </c>
       <c r="U3" t="s">
         <v>100</v>
       </c>
       <c r="V3">
         <v>2</v>
       </c>
       <c r="W3" t="s">
         <v>76</v>
       </c>
       <c r="X3" t="s">
         <v>112</v>
       </c>
       <c r="Y3" t="s">
-        <v>39</v>
+        <v>123</v>
       </c>
       <c r="Z3" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="4" spans="1:37">
       <c r="A4">
         <v>1408</v>
       </c>
       <c r="Q4" t="s">
         <v>53</v>
       </c>
       <c r="R4" t="s">
         <v>65</v>
       </c>
       <c r="S4" t="s">
         <v>77</v>
       </c>
       <c r="T4" t="s">
         <v>89</v>
       </c>
       <c r="U4" t="s">
         <v>101</v>
       </c>
       <c r="V4">