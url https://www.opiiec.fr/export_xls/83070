--- v0 (2026-06-15)
+++ v1 (2026-07-31)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="143">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="132">
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Référentiel</t>
   </si>
   <si>
     <t>Date de modification</t>
   </si>
   <si>
     <t>Métier</t>
   </si>
   <si>
     <t>Métier féminin</t>
   </si>
   <si>
     <t>Famille</t>
   </si>
   <si>
     <t>Autres appelations française(s)</t>
   </si>
   <si>
     <t>Appelation(s) anglaise(s)</t>
   </si>
   <si>
@@ -406,105 +406,72 @@
   <si>
     <t>Dans ses phases d'échanges avec le client et l'équipe de Data Scientist, il veille à rédiger et formuler ses propositions afin d'alimenter les échanges et la compréhension de toutes les parties.</t>
   </si>
   <si>
     <t>Dans la rédaction des propositions suite à l'analyse, il anticipe et prépare son argumentation afin de convaincre les parties de la solution la plus adaptée à la demande initiale</t>
   </si>
   <si>
     <t>Dans le cadre de son projet, il communique et lit des documents en anglais et développe des codes informatiques en anglais</t>
   </si>
   <si>
     <t>Dans toutes les phases de projet, il veille à intégrer des optimisations de production</t>
   </si>
   <si>
     <t>Dans le cadre du développement avec l'équipe de Data science, il contribue à promouvoir l'innovation et anticipe les futures évolutions technologiques et méthodologiques afin de faire évoluer l'outil</t>
   </si>
   <si>
     <t>Dans la phase d'analyse et de création de la solution, il manipule les données de différents outils et formats dans le but de pouvoir les analyser ensemble pour produire des résultats pertinents en respectant l'intégrité des données.</t>
   </si>
   <si>
     <t>Dans le cadre de ses projets, il travaille avec la méthode agile et contribue à définir et faire vivre le projet</t>
   </si>
   <si>
     <t>Dans le cadre de ses projets, le travail en équipe est une part importante, il contribue à une bonne communication entre les membres afin de partager l'expertise et l'expérience de tous pour mener à terme le projet.</t>
   </si>
   <si>
-    <t>Expert en ingénierie des données</t>
-[...2 lines deleted...]
-    <t>Data engineer</t>
+    <t>Ecole d'ingénieur, master scientifique</t>
+  </si>
+  <si>
+    <t>Ecole de commerce, master en science de gestion</t>
   </si>
   <si>
     <t>Expert infrastructure et traitement des données massives</t>
   </si>
   <si>
     <t>Concepteur manager des infrastructures de données massives</t>
   </si>
   <si>
-    <t>Ecole d'ingénieur, master scientifique</t>
-[...17 lines deleted...]
-    <t>RNCP37624</t>
+    <t>RNCP99999</t>
+  </si>
+  <si>
+    <t>RNCP99998</t>
   </si>
   <si>
     <t>RNCP37763</t>
   </si>
   <si>
     <t>RNCP37750</t>
-  </si>
-[...16 lines deleted...]
-    <t>RNCP36921</t>
   </si>
   <si>
     <t>M1806 : Conseil et maîtrise d'ouvrage en systèmes d'information</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=M1806</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -1009,410 +976,368 @@
       <c r="Q2" t="s">
         <v>50</v>
       </c>
       <c r="R2" t="s">
         <v>62</v>
       </c>
       <c r="S2" t="s">
         <v>74</v>
       </c>
       <c r="T2" t="s">
         <v>86</v>
       </c>
       <c r="U2" t="s">
         <v>98</v>
       </c>
       <c r="V2">
         <v>3</v>
       </c>
       <c r="W2" t="s">
         <v>86</v>
       </c>
       <c r="X2" t="s">
         <v>110</v>
       </c>
       <c r="Y2" t="s">
-        <v>39</v>
+        <v>122</v>
       </c>
       <c r="Z2" t="s">
+        <v>126</v>
+      </c>
+      <c r="AB2" t="s">
         <v>130</v>
       </c>
-      <c r="AB2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AC2" t="s">
-        <v>142</v>
+        <v>131</v>
       </c>
     </row>
     <row r="3" spans="1:37">
       <c r="A3">
         <v>3403</v>
       </c>
       <c r="Q3" t="s">
         <v>51</v>
       </c>
       <c r="R3" t="s">
         <v>63</v>
       </c>
       <c r="S3" t="s">
         <v>75</v>
       </c>
       <c r="T3" t="s">
         <v>87</v>
       </c>
       <c r="U3" t="s">
         <v>99</v>
       </c>
       <c r="V3">
         <v>2</v>
       </c>
       <c r="W3" t="s">
         <v>75</v>
       </c>
       <c r="X3" t="s">
         <v>111</v>
       </c>
       <c r="Y3" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="Z3" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
     </row>
     <row r="4" spans="1:37">
       <c r="A4">
         <v>3403</v>
       </c>
       <c r="Q4" t="s">
         <v>52</v>
       </c>
       <c r="R4" t="s">
         <v>64</v>
       </c>
       <c r="S4" t="s">
         <v>76</v>
       </c>
       <c r="T4" t="s">
         <v>88</v>
       </c>
       <c r="U4" t="s">
         <v>100</v>
       </c>
       <c r="V4">
         <v>3</v>
       </c>
       <c r="W4" t="s">
         <v>88</v>
       </c>
       <c r="X4" t="s">
         <v>112</v>
       </c>
       <c r="Y4" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="Z4" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
     </row>
     <row r="5" spans="1:37">
       <c r="A5">
         <v>3403</v>
       </c>
       <c r="Q5" t="s">
         <v>53</v>
       </c>
       <c r="R5" t="s">
         <v>65</v>
       </c>
       <c r="S5" t="s">
         <v>77</v>
       </c>
       <c r="T5" t="s">
         <v>89</v>
       </c>
       <c r="U5" t="s">
         <v>101</v>
       </c>
       <c r="V5">
         <v>3</v>
       </c>
       <c r="W5" t="s">
         <v>89</v>
       </c>
       <c r="X5" t="s">
         <v>113</v>
       </c>
       <c r="Y5" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="Z5" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
     </row>
     <row r="6" spans="1:37">
       <c r="A6">
         <v>3403</v>
       </c>
       <c r="Q6" t="s">
         <v>54</v>
       </c>
       <c r="R6" t="s">
         <v>66</v>
       </c>
       <c r="S6" t="s">
         <v>78</v>
       </c>
       <c r="T6" t="s">
         <v>90</v>
       </c>
       <c r="U6" t="s">
         <v>102</v>
       </c>
       <c r="V6">
         <v>2</v>
       </c>
       <c r="W6" t="s">
         <v>78</v>
       </c>
       <c r="X6" t="s">
         <v>114</v>
       </c>
-      <c r="Y6" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="7" spans="1:37">
       <c r="A7">
         <v>3403</v>
       </c>
       <c r="Q7" t="s">
         <v>55</v>
       </c>
       <c r="R7" t="s">
         <v>67</v>
       </c>
       <c r="S7" t="s">
         <v>79</v>
       </c>
       <c r="T7" t="s">
         <v>91</v>
       </c>
       <c r="U7" t="s">
         <v>103</v>
       </c>
       <c r="V7">
         <v>2</v>
       </c>
       <c r="W7" t="s">
         <v>79</v>
       </c>
       <c r="X7" t="s">
         <v>115</v>
       </c>
-      <c r="Y7" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8">
         <v>3403</v>
       </c>
       <c r="Q8" t="s">
         <v>56</v>
       </c>
       <c r="R8" t="s">
         <v>68</v>
       </c>
       <c r="S8" t="s">
         <v>80</v>
       </c>
       <c r="T8" t="s">
         <v>92</v>
       </c>
       <c r="U8" t="s">
         <v>104</v>
       </c>
       <c r="V8">
         <v>2</v>
       </c>
       <c r="W8" t="s">
         <v>80</v>
       </c>
       <c r="X8" t="s">
         <v>116</v>
       </c>
-      <c r="Y8" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9">
         <v>3403</v>
       </c>
       <c r="Q9" t="s">
         <v>57</v>
       </c>
       <c r="R9" t="s">
         <v>69</v>
       </c>
       <c r="S9" t="s">
         <v>81</v>
       </c>
       <c r="T9" t="s">
         <v>93</v>
       </c>
       <c r="U9" t="s">
         <v>105</v>
       </c>
       <c r="V9">
         <v>2</v>
       </c>
       <c r="W9" t="s">
         <v>81</v>
       </c>
       <c r="X9" t="s">
         <v>117</v>
       </c>
-      <c r="Y9" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10">
         <v>3403</v>
       </c>
       <c r="Q10" t="s">
         <v>58</v>
       </c>
       <c r="R10" t="s">
         <v>70</v>
       </c>
       <c r="S10" t="s">
         <v>82</v>
       </c>
       <c r="T10" t="s">
         <v>94</v>
       </c>
       <c r="U10" t="s">
         <v>106</v>
       </c>
       <c r="V10">
         <v>3</v>
       </c>
       <c r="W10" t="s">
         <v>94</v>
       </c>
       <c r="X10" t="s">
         <v>118</v>
       </c>
-      <c r="Y10" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11">
         <v>3403</v>
       </c>
       <c r="Q11" t="s">
         <v>59</v>
       </c>
       <c r="R11" t="s">
         <v>71</v>
       </c>
       <c r="S11" t="s">
         <v>83</v>
       </c>
       <c r="T11" t="s">
         <v>95</v>
       </c>
       <c r="U11" t="s">
         <v>107</v>
       </c>
       <c r="V11">
         <v>3</v>
       </c>
       <c r="W11" t="s">
         <v>95</v>
       </c>
       <c r="X11" t="s">
         <v>119</v>
       </c>
-      <c r="Y11" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12">
         <v>3403</v>
       </c>
       <c r="Q12" t="s">
         <v>60</v>
       </c>
       <c r="R12" t="s">
         <v>72</v>
       </c>
       <c r="S12" t="s">
         <v>84</v>
       </c>
       <c r="T12" t="s">
         <v>96</v>
       </c>
       <c r="U12" t="s">
         <v>108</v>
       </c>
       <c r="V12">
         <v>2</v>
       </c>
       <c r="W12" t="s">
         <v>84</v>
       </c>
       <c r="X12" t="s">
         <v>120</v>
-      </c>
-[...4 lines deleted...]
-        <v>140</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13">
         <v>3403</v>
       </c>
       <c r="Q13" t="s">
         <v>61</v>
       </c>
       <c r="R13" t="s">
         <v>73</v>
       </c>
       <c r="S13" t="s">
         <v>85</v>
       </c>
       <c r="T13" t="s">
         <v>97</v>
       </c>
       <c r="U13" t="s">
         <v>109</v>
       </c>
       <c r="V13">
         <v>1</v>
       </c>
       <c r="W13" t="s">