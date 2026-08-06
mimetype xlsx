--- v0 (2026-06-22)
+++ v1 (2026-08-06)
@@ -423,69 +423,69 @@
   <si>
     <t>En phase de conception, il réalise des tests de la solution afin de vérifier la conformité aux normes règlementaires</t>
   </si>
   <si>
     <t>En phase de création, il intègre les normes et règlementations (RGPD) pour préparer la conformité de la solution</t>
   </si>
   <si>
     <t>Dans la phase de développement, il réalise les paramétrages et tests des échanges de données entre les différentes solutions et objectifs pour vérifier l'intégrité.</t>
   </si>
   <si>
     <t>Lors des tests de validation de la solution, il réalise et/ou travaille avec le service de la sécurité pour auditer et analyser les risques de cybersécurité de la solution.</t>
   </si>
   <si>
     <t>En période de test client avant le lancement, il accompagne et pilote la transformation avec l'équipe projet du client.</t>
   </si>
   <si>
     <t>Pour ses projets clients, il travaille de manière agile avec son équipe et également les intervenants des autres services qui interviennent sur le projet</t>
   </si>
   <si>
     <t>En phase d'analyse d'un projet, il travaille avec des services transverses (ex : Data scientist) pour un partage d'expertise et une vue globale entre les éléments fonctionnels et techniques</t>
   </si>
   <si>
     <t>CQP Architecte technique</t>
   </si>
   <si>
+    <t>Ecole d'ingénieur, master scientifique</t>
+  </si>
+  <si>
     <t>Réseaux &amp; Télécommunications : Internet des objets et mobilité</t>
   </si>
   <si>
     <t>Architecte internet des objets</t>
   </si>
   <si>
-    <t>Ecole d'ingénieur, master scientifique</t>
-[...1 lines deleted...]
-  <si>
     <t>RNCP34366</t>
   </si>
   <si>
+    <t>RNCP99999</t>
+  </si>
+  <si>
     <t>RNCP35457</t>
   </si>
   <si>
     <t>RNCP38474</t>
-  </si>
-[...1 lines deleted...]
-    <t>RNCP99999</t>
   </si>
   <si>
     <t>M1806 : Conseil et maîtrise d'ouvrage en systèmes d'information</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=M1806</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">