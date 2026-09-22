--- v1 (2026-08-06)
+++ v2 (2026-09-22)
@@ -423,69 +423,69 @@
   <si>
     <t>En phase de conception, il réalise des tests de la solution afin de vérifier la conformité aux normes règlementaires</t>
   </si>
   <si>
     <t>En phase de création, il intègre les normes et règlementations (RGPD) pour préparer la conformité de la solution</t>
   </si>
   <si>
     <t>Dans la phase de développement, il réalise les paramétrages et tests des échanges de données entre les différentes solutions et objectifs pour vérifier l'intégrité.</t>
   </si>
   <si>
     <t>Lors des tests de validation de la solution, il réalise et/ou travaille avec le service de la sécurité pour auditer et analyser les risques de cybersécurité de la solution.</t>
   </si>
   <si>
     <t>En période de test client avant le lancement, il accompagne et pilote la transformation avec l'équipe projet du client.</t>
   </si>
   <si>
     <t>Pour ses projets clients, il travaille de manière agile avec son équipe et également les intervenants des autres services qui interviennent sur le projet</t>
   </si>
   <si>
     <t>En phase d'analyse d'un projet, il travaille avec des services transverses (ex : Data scientist) pour un partage d'expertise et une vue globale entre les éléments fonctionnels et techniques</t>
   </si>
   <si>
     <t>CQP Architecte technique</t>
   </si>
   <si>
+    <t>Architecte internet des objets</t>
+  </si>
+  <si>
     <t>Ecole d'ingénieur, master scientifique</t>
   </si>
   <si>
     <t>Réseaux &amp; Télécommunications : Internet des objets et mobilité</t>
   </si>
   <si>
-    <t>Architecte internet des objets</t>
-[...1 lines deleted...]
-  <si>
     <t>RNCP34366</t>
   </si>
   <si>
+    <t>RNCP38474</t>
+  </si>
+  <si>
     <t>RNCP99999</t>
   </si>
   <si>
     <t>RNCP35457</t>
-  </si>
-[...1 lines deleted...]
-    <t>RNCP38474</t>
   </si>
   <si>
     <t>M1806 : Conseil et maîtrise d'ouvrage en systèmes d'information</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=M1806</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">