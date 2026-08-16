--- v1 (2026-06-24)
+++ v2 (2026-08-16)
@@ -416,66 +416,66 @@
   <si>
     <t>Il rédige et lit des documents techniques et mails en anglais dans le cadre de ses projets</t>
   </si>
   <si>
     <t>Il réalise l'import et la maintenance des données des clients dans le logiciel en contrôlant l'intégrité de celle-ci</t>
   </si>
   <si>
     <t>Dans le cadre de son projet, il participe à l'innovation des processus de son service/structure et est force de proposition pour assurer un service client de qualité</t>
   </si>
   <si>
     <t>Il assure ses missions de support client dans son cadre d'intervention et informe son responsable en cas de demande hors contrat</t>
   </si>
   <si>
     <t>Il implémente et met à jour les documents supports et bases de connaissance pour partager les informations avec son équipe projet.</t>
   </si>
   <si>
     <t>Il collabore avec son équipe dans le cadre de sa mission et communique de manière efficace pour assurer que tous les membres disposent du même niveau d'information</t>
   </si>
   <si>
     <t>Dans le cadre de son projet, il s'organise et priorise les demandes clients en fonction de l'urgence et du niveau de gravité</t>
   </si>
   <si>
     <t>Lors de sa mission, il est force de proposition sur les améliorations de processus et de traitement d'une demande client récurrente.</t>
   </si>
   <si>
+    <t>Assistance technique d'ingénieur</t>
+  </si>
+  <si>
     <t>Cybersécurité, Informatique et réseaux, Électronique  - Option A : « Informatique et réseaux », Option B : « Électronique et réseaux »</t>
   </si>
   <si>
     <t>Négociation et digitalisation de la relation client</t>
   </si>
   <si>
-    <t>Assistance technique d'ingénieur</t>
+    <t>RNCP37561</t>
   </si>
   <si>
     <t>RNCP37391</t>
   </si>
   <si>
     <t>RNCP38368</t>
-  </si>
-[...1 lines deleted...]
-    <t>RNCP37561</t>
   </si>
   <si>
     <t>I1401 : Maintenance informatique et bureautique</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=I1401</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">