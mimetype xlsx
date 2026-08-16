--- v1 (2026-07-02)
+++ v2 (2026-08-16)
@@ -413,90 +413,90 @@
   <si>
     <t>Il adapte et coordonne la communication dans des situations projets et négociations complexes.</t>
   </si>
   <si>
     <t>Il anime et pilote la relation client tout au long du projet afin de fidéliser et pérenniser les contrats.</t>
   </si>
   <si>
     <t>Il rédige, pilote et anime des réunions et présentations complexes en anglais</t>
   </si>
   <si>
     <t>Il analyse, prépare et rédige une argumentation percutante pour ses réunions et présentations clients, ainsi que des réponses aux objections</t>
   </si>
   <si>
     <t>Il analyse et rédige les propositions commerciales</t>
   </si>
   <si>
     <t>Il anticipe et participe au recrutement et à la gestion des ressources de son équipe</t>
   </si>
   <si>
     <t>Il analyse et pilote la gestion des risques clients et projets</t>
   </si>
   <si>
     <t>Il réalise et implémente les outils de gestion de projets et de communication client avec les outils bureautiques</t>
   </si>
   <si>
+    <t>Chef de projet en ingénierie documentaire</t>
+  </si>
+  <si>
+    <t>Directeur de projet en conception et développement de solutions informatiques</t>
+  </si>
+  <si>
+    <t>Manager de projets en informatique et systèmes d'information (MS)</t>
+  </si>
+  <si>
+    <t>Chef de projet informatique</t>
+  </si>
+  <si>
+    <t>Ecole d'ingénieur, master scientifique</t>
+  </si>
+  <si>
+    <t>Ecole de commerce, master en science de gestion</t>
+  </si>
+  <si>
     <t>Manager des projets et programmes (MS)</t>
   </si>
   <si>
-    <t>Chef de projet en ingénierie documentaire</t>
-[...14 lines deleted...]
-    <t>Ecole de commerce, master en science de gestion</t>
+    <t>RNCP35660</t>
+  </si>
+  <si>
+    <t>RNCP38503</t>
+  </si>
+  <si>
+    <t>RNCP37746</t>
+  </si>
+  <si>
+    <t>RNCP35970</t>
+  </si>
+  <si>
+    <t>RNCP99999</t>
+  </si>
+  <si>
+    <t>RNCP99998</t>
   </si>
   <si>
     <t>RNCP37057</t>
-  </si>
-[...16 lines deleted...]
-    <t>RNCP99998</t>
   </si>
   <si>
     <t>M1803 : Direction des systèmes d'information</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=M1803</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">