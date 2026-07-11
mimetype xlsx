--- v0 (2026-04-30)
+++ v1 (2026-07-11)
@@ -411,66 +411,66 @@
   <si>
     <t>Avec le Spécialiste sûreté, il identifie tous les points de contrôle sécuritaires avant la mise en place des tests de performance, dans le domaine nucléaire</t>
   </si>
   <si>
     <t>Pour l'ouverture d'un site de l'industrie agroalimentaire, il communique sur les processus liés au recyclage des déchets</t>
   </si>
   <si>
     <t>Il rédige une documentation à visée pédagogique pour transmettre les informations techniques utiles aux opérateurs de maintenance du site, sur les procédures à mettre en place</t>
   </si>
   <si>
     <t>Il utilise des logiciels professionnels, de type visualisation pour checker les maquettes ou jumeaux numériques dans l'industrie navale et lancer les opérations de tests</t>
   </si>
   <si>
     <t>Lors des revues de projet, il participe aux échanges et collecte les informations utiles à son activité, pour permettre la mise en service d'un système de production</t>
   </si>
   <si>
     <t>Sur les projets de construction d'ouvrage d'art  à l'international, il utilise l'anglais couramment</t>
   </si>
   <si>
     <t>Il réalise des tests de manière récurrente et tient un journal de bord comportant des résultats qu'il transmet à la direction de projet</t>
   </si>
   <si>
     <t>Il consulte régulièrement l'état d'avancement du projet, pour contrôler la conformité des maquettes numériques au cahier des charges technique et garantir une mise en route favorable du système</t>
   </si>
   <si>
+    <t>Responsable de production et de projets industriels</t>
+  </si>
+  <si>
+    <t>Technicien performance industrielle</t>
+  </si>
+  <si>
     <t>Ecole d'ingénieur, master scientifique</t>
   </si>
   <si>
-    <t>Responsable de production et de projets industriels</t>
-[...2 lines deleted...]
-    <t>Technicien performance industrielle</t>
+    <t>RNCP38269</t>
+  </si>
+  <si>
+    <t>RNCP35861</t>
   </si>
   <si>
     <t>RNCP99999</t>
-  </si>
-[...4 lines deleted...]
-    <t>RNCP35861</t>
   </si>
   <si>
     <t>I1101 - Direction et ingénierie en entretien infrastructure et bâti</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=I1101</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">