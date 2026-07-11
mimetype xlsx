--- v0 (2026-05-25)
+++ v1 (2026-07-11)
@@ -410,60 +410,60 @@
   <si>
     <t>Il comprend rapidement les outils logiciels et environnements de travail et collecte les informations utiles à son expertise</t>
   </si>
   <si>
     <t>Il est doté de qualités rédactionnelles, qui lui permettent de bien communiquer auprès des acteurs concernés, ce qui lui permet de faire évoluer des modes opératoires, transmettre et formaliser des savoir-faire</t>
   </si>
   <si>
     <t>Selon les besoins urgents liés à des prises de décisions par la direction générale, il met en place des procédures pour assurer le suivi rigoureux de l'entreprise et l'accompagner relativement à ses responsabilités</t>
   </si>
   <si>
     <t>Il intègre les normes aux besoins spécifiques de l'entreprise à auditer, et prépare les dossiers du programme d'entretien prévu pour un ouvrage ferroviaire</t>
   </si>
   <si>
     <t>Il fait partie d'une équipe des spécialistes Contrôleurs et Inspecteurs. Il soumet les problématiques rencontrées pour proposer des solutions adaptées aux exigences sécuritaires.</t>
   </si>
   <si>
     <t>Sur un ouvrage d'art doté d'équipements hydrauliques complexes, il se documente sur les composants et les préconisations transmises par le fabricant de turbines</t>
   </si>
   <si>
     <t>Il respecte les procédures admises par son bureau de contrôle et les met en application chez le client, en faisant preuve de pédagogie</t>
   </si>
   <si>
     <t>Il met à disposition les rapports d'expertise sur un espace numérique commun et demande à accéder aux documents techniques de l'entreprise pour étudier les dossiers d'inspections antérieurs</t>
   </si>
   <si>
+    <t>Ecole de commerce, master en science de gestion</t>
+  </si>
+  <si>
     <t>Ecole d'ingénieur, master scientifique</t>
   </si>
   <si>
-    <t>Ecole de commerce, master en science de gestion</t>
+    <t>RNCP99998</t>
   </si>
   <si>
     <t>RNCP99999</t>
-  </si>
-[...1 lines deleted...]
-    <t>RNCP99998</t>
   </si>
   <si>
     <t>H1301 : Inspection de conformité</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=H1301</t>
   </si>
   <si>
     <t>H1502 : Management et ingénierie qualité industrielle</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=H1502</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>