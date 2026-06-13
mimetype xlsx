--- v0 (2026-04-29)
+++ v1 (2026-06-13)
@@ -412,108 +412,108 @@
   <si>
     <t>Suite à l'implémentation du nouveau SI, il vérifie la performance générale du système et identifie les points d'amélioration</t>
   </si>
   <si>
     <t>Dans le secteur industriel, il rédige un cahier des charges pour définir les spécificités techniques pour le choix d'équipements et de machines en vue d'une optimisation des matériaux</t>
   </si>
   <si>
     <t>Il intègre les connaissances liées à l'optimisation énergétique de la production, par la mise en place de process maîtrisés</t>
   </si>
   <si>
     <t>Il élabore des bases de données pour collecter toutes les informations relatives aux machines dans l'espace production</t>
   </si>
   <si>
     <t>Il systématise le processus d'innovation en recherchant des solutions pour booster la performance globale, dans une ingénierie industrielle</t>
   </si>
   <si>
     <t>Le Spécialiste robotique et automatisation met en place les méthodes "Lean" pour encourager les équipes de production à limiter les gaspillages</t>
   </si>
   <si>
     <t>Il partage ses observations et propose des solutions aux membres de l'équipe pour concevoir de nouveaux modèles de production</t>
   </si>
   <si>
     <t>Il maîtrise l'anglais et échange avec ses homologues sur la mise en place d'un robot d'assemblage</t>
   </si>
   <si>
+    <t>Conception et réalisation de systèmes automatiques</t>
+  </si>
+  <si>
+    <t>Automatique et systèmes électriques</t>
+  </si>
+  <si>
     <t>Ecole d'ingénieur, master scientifique</t>
   </si>
   <si>
     <t>Contrôle industriel et régulation automatique</t>
   </si>
   <si>
-    <t>Conception et réalisation de systèmes automatiques</t>
-[...2 lines deleted...]
-    <t>Automatique et systèmes électriques</t>
+    <t>Automatique, robotique (fiche nationale)</t>
+  </si>
+  <si>
+    <t>Systèmes automatisés, réseaux et informatique industrielle (fiche nationale)</t>
   </si>
   <si>
     <t>Métiers de l'industrie : mécatronique, robotique (fiche nationale)</t>
   </si>
   <si>
     <t>Électronique, Énergie Électrique, Automatique (fiche nationale)</t>
   </si>
   <si>
-    <t>Automatique, robotique (fiche nationale)</t>
-[...2 lines deleted...]
-    <t>Systèmes automatisés, réseaux et informatique industrielle (fiche nationale)</t>
+    <t>RNCP37115</t>
+  </si>
+  <si>
+    <t>RNCP35322</t>
   </si>
   <si>
     <t>RNCP99999</t>
   </si>
   <si>
     <t>RNCP38216</t>
   </si>
   <si>
-    <t>RNCP37115</t>
-[...2 lines deleted...]
-    <t>RNCP35322</t>
+    <t>RNCP34103</t>
+  </si>
+  <si>
+    <t>RNCP29972</t>
   </si>
   <si>
     <t>RNCP30131</t>
   </si>
   <si>
     <t>RNCP24533</t>
   </si>
   <si>
-    <t>RNCP34103</t>
-[...2 lines deleted...]
-    <t>RNCP29972</t>
+    <t>https://www.francecompetences.fr/recherche/rncp/34103</t>
+  </si>
+  <si>
+    <t>https://www.francecompetences.fr/recherche/rncp/29972</t>
   </si>
   <si>
     <t>https://www.francecompetences.fr/recherche/rncp/30131</t>
   </si>
   <si>
     <t>https://www.francecompetences.fr/recherche/rncp/24533</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://www.francecompetences.fr/recherche/rncp/29972</t>
   </si>
   <si>
     <t>H1208 - Intervention technique en études et conception en automatisme</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=H1208</t>
   </si>
   <si>
     <t>I1302 : Installation et maintenance d'automatismes</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=I1302</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>