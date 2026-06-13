--- v0 (2026-04-29)
+++ v1 (2026-06-13)
@@ -406,102 +406,102 @@
   <si>
     <t>Il assure l'entretien et les réglages des appareils, dans certains milieux comme dans les laboratoires de biologie chimique</t>
   </si>
   <si>
     <t>Il utilise des nomenclatures spécifiques pour enregistrer ses résultats dans des bases de données et assure la confidentialité de celles-ci</t>
   </si>
   <si>
     <t>Il met en place toutes les informations techniques et pratiques pour réaliser un test avec ses collaborateurs, afin d'analyser les multiples facteurs</t>
   </si>
   <si>
     <t>Il intègre de nouvelles données dans ses analyses au regard des résultats obtenus, de manière itérative, durant les différentes phases d'observation, pour amener plus de précision à son étude</t>
   </si>
   <si>
     <t>Dans le secteur de la biologie environnementale, il croise les paramètres liés à la pollution de l'air dans une ville et au taux de végétation, et rédige un rapport sur ce point précis d'analyse</t>
   </si>
   <si>
     <t>Il suit les protocoles en se référant à une base qu'il valide pour s'assurer de la conformité à la norme, lors de tests pharmaceutiques</t>
   </si>
   <si>
     <t>Comme il réalise plusieurs expériences, il prend en compte les temps nécessaires à l'analyse et s'organise en conséquence</t>
   </si>
   <si>
     <t>Il fait une veille sur sa spécialité et échange avec les autres techniciens pour analyser leurs approches</t>
   </si>
   <si>
+    <t>Chimie : formulation (fiche nationale)</t>
+  </si>
+  <si>
+    <t>Chimie de synthèse (fiche nationale)</t>
+  </si>
+  <si>
+    <t>Chimie et physique des matériaux (fiche nationale)</t>
+  </si>
+  <si>
     <t>Assistant ingénieur biologie - Biochimie - Biotechnologies</t>
   </si>
   <si>
     <t>Technicien de laboratoire en chimie, biochimie, biologie</t>
   </si>
   <si>
     <t>Métiers de la mesure</t>
   </si>
   <si>
     <t>Chimie : Synthèse</t>
   </si>
   <si>
-    <t>Chimie : formulation (fiche nationale)</t>
-[...7 lines deleted...]
-  <si>
     <t>Biologie analytique et expérimentale (fiche nationale)</t>
   </si>
   <si>
     <t>Bioanalyses et contrôles</t>
   </si>
   <si>
     <t>Technicien supérieur physicien chimiste</t>
   </si>
   <si>
+    <t>RNCP30050</t>
+  </si>
+  <si>
+    <t>RNCP30052</t>
+  </si>
+  <si>
+    <t>RNCP30053</t>
+  </si>
+  <si>
     <t>RNCP35310</t>
   </si>
   <si>
     <t>RNCP38267</t>
   </si>
   <si>
     <t>RNCP35414</t>
   </si>
   <si>
     <t>RNCP35803</t>
   </si>
   <si>
     <t>RNCP35495</t>
-  </si>
-[...7 lines deleted...]
-    <t>RNCP30053</t>
   </si>
   <si>
     <t>RNCP30048</t>
   </si>
   <si>
     <t>RNCP2705</t>
   </si>
   <si>
     <t>RNCP34145</t>
   </si>
   <si>
     <t>https://www.francecompetences.fr/recherche/rncp/30048</t>
   </si>
   <si>
     <t>https://www.francecompetences.fr/recherche/rncp/2705</t>
   </si>
   <si>
     <t>https://www.francecompetences.fr/recherche/rncp/34145</t>
   </si>
   <si>
     <t>H1210 : Intervention technique en études, recherche et développement</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=H1210</t>
   </si>
@@ -1030,168 +1030,168 @@
       <c r="Q2" t="s">
         <v>52</v>
       </c>
       <c r="R2" t="s">
         <v>64</v>
       </c>
       <c r="S2" t="s">
         <v>76</v>
       </c>
       <c r="T2" t="s">
         <v>88</v>
       </c>
       <c r="U2" t="s">
         <v>100</v>
       </c>
       <c r="V2">
         <v>3</v>
       </c>
       <c r="W2" t="s">
         <v>88</v>
       </c>
       <c r="X2" t="s">
         <v>112</v>
       </c>
       <c r="Y2" t="s">
-        <v>39</v>
+        <v>124</v>
       </c>
       <c r="Z2" t="s">
         <v>134</v>
       </c>
       <c r="AB2" t="s">
         <v>148</v>
       </c>
       <c r="AC2" t="s">
         <v>149</v>
       </c>
       <c r="AD2" t="s">
         <v>150</v>
       </c>
       <c r="AE2" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="3" spans="1:37">
       <c r="A3">
         <v>2609</v>
       </c>
       <c r="Q3" t="s">
         <v>53</v>
       </c>
       <c r="R3" t="s">
         <v>65</v>
       </c>
       <c r="S3" t="s">
         <v>77</v>
       </c>
       <c r="T3" t="s">
         <v>89</v>
       </c>
       <c r="U3" t="s">
         <v>101</v>
       </c>
       <c r="V3">
         <v>2</v>
       </c>
       <c r="W3" t="s">
         <v>77</v>
       </c>
       <c r="X3" t="s">
         <v>113</v>
       </c>
       <c r="Y3" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="Z3" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="4" spans="1:37">
       <c r="A4">
         <v>2609</v>
       </c>
       <c r="Q4" t="s">
         <v>54</v>
       </c>
       <c r="R4" t="s">
         <v>66</v>
       </c>
       <c r="S4" t="s">
         <v>78</v>
       </c>
       <c r="T4" t="s">
         <v>90</v>
       </c>
       <c r="U4" t="s">
         <v>102</v>
       </c>
       <c r="V4">
         <v>2</v>
       </c>
       <c r="W4" t="s">
         <v>78</v>
       </c>
       <c r="X4" t="s">
         <v>114</v>
       </c>
       <c r="Y4" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="Z4" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="5" spans="1:37">
       <c r="A5">
         <v>2609</v>
       </c>
       <c r="Q5" t="s">
         <v>55</v>
       </c>
       <c r="R5" t="s">
         <v>67</v>
       </c>
       <c r="S5" t="s">
         <v>79</v>
       </c>
       <c r="T5" t="s">
         <v>91</v>
       </c>
       <c r="U5" t="s">
         <v>103</v>
       </c>
       <c r="V5">
         <v>1</v>
       </c>
       <c r="W5" t="s">
         <v>67</v>
       </c>
       <c r="X5" t="s">
         <v>115</v>
       </c>
       <c r="Y5" t="s">
-        <v>126</v>
+        <v>39</v>
       </c>
       <c r="Z5" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="6" spans="1:37">
       <c r="A6">
         <v>2609</v>
       </c>
       <c r="Q6" t="s">
         <v>56</v>
       </c>
       <c r="R6" t="s">
         <v>68</v>
       </c>
       <c r="S6" t="s">
         <v>80</v>
       </c>
       <c r="T6" t="s">
         <v>92</v>
       </c>
       <c r="U6" t="s">
         <v>104</v>
       </c>
       <c r="V6">