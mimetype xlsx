--- v0 (2026-04-29)
+++ v1 (2026-06-13)
@@ -405,159 +405,159 @@
   <si>
     <t>Il analyse, gère et documente la mise en œuvre des ordres de modification technique et tient à jour toute  la documentation associée</t>
   </si>
   <si>
     <t>Avec l'équipe de R&amp;D, il réalise le synoptique de fabrication d'un produit conçu en laboratoire afin d'optimiser la matière première et rentabiliser les coûts d'investissement</t>
   </si>
   <si>
     <t>Il met à jour les données des produits dans des bases de données prédéfinies et intègre également les informations dans l'ERP</t>
   </si>
   <si>
     <t>Lors du réaménagement d'une chaine de production, il accompagne les équipes de production sur la prise en mains de leur nouveau poste de travail et sur l'ergonomie des gestes et postures</t>
   </si>
   <si>
     <t>Il identifie les risques industriels (process critiques, pièces critiques,) et il traite les risques HSE (électriques, de manutention, chimiques)</t>
   </si>
   <si>
     <t>Au sein d'une équipe multiculturelle, il contribue à l'innovation des procédés chimiques et travaille en étroite collaboration avec les équipes de recherche (chimie, formulation)</t>
   </si>
   <si>
     <t>Il élabore et suit les indicateurs de performance sur les différents projets, grâce aux logiciels de planification et accompagne la montée en compétences des collaborateurs</t>
   </si>
   <si>
     <t>Il systématise le processus d'innovation en recherchant des solutions pour booster la performance globale, dans une ingénierie industrielle</t>
   </si>
   <si>
+    <t>Expert en management de projets industriels et en excellence opérationnelle</t>
+  </si>
+  <si>
+    <t>Manager de la performance industrielle (MS)</t>
+  </si>
+  <si>
+    <t>Expert en management industriel et systèmes logistiques (MS)</t>
+  </si>
+  <si>
+    <t>Expert en modélisation numérique des systèmes et processus industriels (MS)</t>
+  </si>
+  <si>
+    <t>Technicien performance industrielle</t>
+  </si>
+  <si>
+    <t>diplômé de l'Institut des sciences et industries du vivant et de l'environnement (AgroParisTech)</t>
+  </si>
+  <si>
     <t>Manager en génie industriel (MS)</t>
   </si>
   <si>
     <t>Ecole d'ingénieur, master scientifique</t>
   </si>
   <si>
     <t>Responsable de production et de projets industriels</t>
   </si>
   <si>
     <t>Contrôle industriel et régulation automatique</t>
   </si>
   <si>
     <t>Manager de système qualité sécurité environnement</t>
   </si>
   <si>
-    <t>Expert en management de projets industriels et en excellence opérationnelle</t>
-[...14 lines deleted...]
-    <t>diplômé de l'Institut des sciences et industries du vivant et de l'environnement (AgroParisTech)</t>
+    <t>Métiers de l'industrie : conception et amélioration de processus et procédés industriels (fiche nationale)</t>
+  </si>
+  <si>
+    <t>Systèmes automatisés, réseaux et informatique industrielle (fiche nationale)</t>
   </si>
   <si>
     <t>Métiers de l'industrie : gestion de la production industrielle (fiche nationale)</t>
   </si>
   <si>
     <t>Maintenance et technologie : contrôle industriel (fiche nationale)</t>
   </si>
   <si>
     <t>Matériaux et structures : gestion, conception et industrialisation (fiche nationale)</t>
   </si>
   <si>
-    <t>Métiers de l'industrie : conception et amélioration de processus et procédés industriels (fiche nationale)</t>
-[...2 lines deleted...]
-    <t>Systèmes automatisés, réseaux et informatique industrielle (fiche nationale)</t>
+    <t>RNCP34337</t>
+  </si>
+  <si>
+    <t>RNCP38266</t>
+  </si>
+  <si>
+    <t>RNCP38103</t>
+  </si>
+  <si>
+    <t>RNCP35735</t>
+  </si>
+  <si>
+    <t>RNCP35861</t>
+  </si>
+  <si>
+    <t>RNCP9888</t>
   </si>
   <si>
     <t>RNCP38464</t>
   </si>
   <si>
     <t>RNCP99999</t>
   </si>
   <si>
     <t>RNCP38269</t>
   </si>
   <si>
     <t>RNCP38216</t>
   </si>
   <si>
     <t>RNCP35430</t>
   </si>
   <si>
-    <t>RNCP34337</t>
-[...14 lines deleted...]
-    <t>RNCP9888</t>
+    <t>RNCP30126</t>
+  </si>
+  <si>
+    <t>RNCP29972</t>
   </si>
   <si>
     <t>RNCP30128</t>
   </si>
   <si>
     <t>RNCP30089</t>
   </si>
   <si>
     <t>RNCP30100</t>
   </si>
   <si>
-    <t>RNCP30126</t>
-[...2 lines deleted...]
-    <t>RNCP29972</t>
+    <t>https://www.francecompetences.fr/recherche/rncp/30126</t>
+  </si>
+  <si>
+    <t>https://www.francecompetences.fr/recherche/rncp/29972</t>
   </si>
   <si>
     <t>https://www.francecompetences.fr/recherche/rncp/30128</t>
   </si>
   <si>
     <t>https://www.francecompetences.fr/recherche/rncp/30089</t>
   </si>
   <si>
     <t>https://www.francecompetences.fr/recherche/rncp/30100</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://www.francecompetences.fr/recherche/rncp/29972</t>
   </si>
   <si>
     <t>H1402 : Management et ingénierie méthodes et industrialisation</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=H1402</t>
   </si>
   <si>
     <t>H1404 : Intervention technique en méthodes et industrialisation</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=H1404</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>