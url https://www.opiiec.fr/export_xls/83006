--- v3 (2026-09-17)
+++ v4 (2026-11-05)
@@ -405,90 +405,90 @@
   <si>
     <t>Il analyse, gère et documente la mise en œuvre des ordres de modification technique et tient à jour toute  la documentation associée</t>
   </si>
   <si>
     <t>Avec l'équipe de R&amp;D, il réalise le synoptique de fabrication d'un produit conçu en laboratoire afin d'optimiser la matière première et rentabiliser les coûts d'investissement</t>
   </si>
   <si>
     <t>Il met à jour les données des produits dans des bases de données prédéfinies et intègre également les informations dans l'ERP</t>
   </si>
   <si>
     <t>Lors du réaménagement d'une chaine de production, il accompagne les équipes de production sur la prise en mains de leur nouveau poste de travail et sur l'ergonomie des gestes et postures</t>
   </si>
   <si>
     <t>Il identifie les risques industriels (process critiques, pièces critiques,) et il traite les risques HSE (électriques, de manutention, chimiques)</t>
   </si>
   <si>
     <t>Au sein d'une équipe multiculturelle, il contribue à l'innovation des procédés chimiques et travaille en étroite collaboration avec les équipes de recherche (chimie, formulation)</t>
   </si>
   <si>
     <t>Il élabore et suit les indicateurs de performance sur les différents projets, grâce aux logiciels de planification et accompagne la montée en compétences des collaborateurs</t>
   </si>
   <si>
     <t>Il systématise le processus d'innovation en recherchant des solutions pour booster la performance globale, dans une ingénierie industrielle</t>
   </si>
   <si>
+    <t>Manager de la performance industrielle (MS)</t>
+  </si>
+  <si>
+    <t>Expert en management industriel et systèmes logistiques (MS)</t>
+  </si>
+  <si>
+    <t>Manager en génie industriel (MS)</t>
+  </si>
+  <si>
+    <t>Contrôle industriel et régulation automatique</t>
+  </si>
+  <si>
+    <t>Technicien performance industrielle</t>
+  </si>
+  <si>
+    <t>Ecole d'ingénieur, master scientifique</t>
+  </si>
+  <si>
     <t>Responsable de production et de projets industriels</t>
   </si>
   <si>
-    <t>Manager de la performance industrielle (MS)</t>
-[...14 lines deleted...]
-    <t>Ecole d'ingénieur, master scientifique</t>
+    <t>RNCP38266</t>
+  </si>
+  <si>
+    <t>RNCP38103</t>
+  </si>
+  <si>
+    <t>RNCP38464</t>
+  </si>
+  <si>
+    <t>RNCP38216</t>
+  </si>
+  <si>
+    <t>RNCP35861</t>
+  </si>
+  <si>
+    <t>RNCP99999</t>
   </si>
   <si>
     <t>RNCP38269</t>
-  </si>
-[...16 lines deleted...]
-    <t>RNCP99999</t>
   </si>
   <si>
     <t>H1402 : Management et ingénierie méthodes et industrialisation</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=H1402</t>
   </si>
   <si>
     <t>H1404 : Intervention technique en méthodes et industrialisation</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=H1404</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>