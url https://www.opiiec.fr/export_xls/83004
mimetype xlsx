--- v0 (2026-05-25)
+++ v1 (2026-07-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="192">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Référentiel</t>
   </si>
   <si>
     <t>Date de modification</t>
   </si>
   <si>
     <t>Métier</t>
   </si>
   <si>
     <t>Métier féminin</t>
   </si>
   <si>
     <t>Famille</t>
   </si>
   <si>
     <t>Autres appelations française(s)</t>
   </si>
   <si>
     <t>Appelation(s) anglaise(s)</t>
   </si>
   <si>
@@ -424,240 +424,120 @@
   <si>
     <t>Il encourage ses équipes à travailler en étroite collaboration pour gagner du temps sur les déplacements vers les lieux de stockage des matériaux</t>
   </si>
   <si>
     <t>Il s'efforce de faire respecter les délais, pour maintenir les dépenses liées au coût homme / jour et location de matériel</t>
   </si>
   <si>
     <t>Il analyse les objectifs du chantier avec le Directeur de travaux et utilise des plans ou des maquettes numériques pour les expliquer à ses équipes</t>
   </si>
   <si>
     <t>Il comprend les besoins de la maîtrise d'ouvrage décrits dans le cahier des charges, les volontés et contraintes techniques et fonctionnelles du chantier sur le tri des déchets et l'optimisation des matériaux</t>
   </si>
   <si>
     <t>Il a la charge de plusieurs chantiers à la fois et s'appuie sur ses chefs d'équipes pour fédérer l'organisation des chantiers</t>
   </si>
   <si>
     <t>Il est communicant, il coordonne les équipes et dynamise les échanges individuels ou en équipe lors des réunions de chantier</t>
   </si>
   <si>
     <t>Il travaille sur un chantier en Asie et utilise l'anglais pour échanger avec ses équipes</t>
   </si>
   <si>
     <t>Il identifie les besoins humains pour assurer un bon état d'avancement du chantier et les précise au Directeur de travaux</t>
   </si>
   <si>
+    <t>Chargé d'affaires réseaux</t>
+  </si>
+  <si>
+    <t>Conducteur de travaux, tous corps d'état - métreur</t>
+  </si>
+  <si>
+    <t>Chef de projet en rénovation énergétique</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chef de projet en rénovation énergétique </t>
+  </si>
+  <si>
     <t>Chef de projet en rénovation énergétique et intelligence du bâtiment</t>
   </si>
   <si>
     <t>Responsable de chantier bâtiment et travaux publics</t>
   </si>
   <si>
     <t xml:space="preserve">Conducteur de travaux </t>
   </si>
   <si>
-    <t>Conducteur de travaux - bâtiment et travaux publics - tous corps d'état</t>
-[...1 lines deleted...]
-  <si>
     <t>Conducteur de travaux - métreur</t>
   </si>
   <si>
     <t>Chef d'équipe en construction durable</t>
   </si>
   <si>
-    <t>Conducteur de travaux - travaux publics</t>
-[...10 lines deleted...]
-  <si>
     <t>Conducteur de travaux du bâtiment et du génie civil</t>
   </si>
   <si>
-    <t>Chef de chantier de constructions industrielles et d'ouvrages d'art</t>
-[...8 lines deleted...]
-    <t>Chef de chantier routes - voiries réseaux divers</t>
+    <t xml:space="preserve">Travaux publics </t>
   </si>
   <si>
     <t xml:space="preserve">Conducteur de travaux – bâtiment et travaux publics – tous corps d’état </t>
   </si>
   <si>
-    <t>Chef de chantier terrassement voiries et réseaux divers</t>
-[...26 lines deleted...]
-    <t>Métiers du BTP : génie civil et construction (fiche nationale)</t>
+    <t>RNCP38128</t>
+  </si>
+  <si>
+    <t>RNCP38282</t>
+  </si>
+  <si>
+    <t>RNCP38288</t>
+  </si>
+  <si>
+    <t>RNCP38521</t>
   </si>
   <si>
     <t>RNCP38239</t>
   </si>
   <si>
-    <t>RNCP36900</t>
-[...1 lines deleted...]
-  <si>
     <t>RNCP36397</t>
   </si>
   <si>
     <t>RNCP36254</t>
   </si>
   <si>
-    <t>RNCP35865</t>
-[...1 lines deleted...]
-  <si>
     <t>RNCP38129</t>
   </si>
   <si>
     <t>RNCP38279</t>
   </si>
   <si>
-    <t>RNCP38016</t>
-[...19 lines deleted...]
-  <si>
     <t>RNCP37453</t>
   </si>
   <si>
-    <t>RNCP1863</t>
-[...11 lines deleted...]
-    <t>RNCP37434</t>
+    <t>RNCP37199</t>
   </si>
   <si>
     <t>RNCP37846</t>
-  </si>
-[...49 lines deleted...]
-    <t>https://www.francecompetences.fr/recherche/rncp/30142</t>
   </si>
   <si>
     <t>F1201 : Conduite de travaux du BTP</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=F1201</t>
   </si>
   <si>
     <t>F1202 : Direction de chantier du BTP</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=F1202</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -973,51 +853,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AK36"/>
+  <dimension ref="A1:AK13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:37">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -1171,713 +1051,448 @@
       <c r="R2" t="s">
         <v>64</v>
       </c>
       <c r="S2" t="s">
         <v>76</v>
       </c>
       <c r="T2" t="s">
         <v>88</v>
       </c>
       <c r="U2" t="s">
         <v>100</v>
       </c>
       <c r="V2">
         <v>3</v>
       </c>
       <c r="W2" t="s">
         <v>88</v>
       </c>
       <c r="X2" t="s">
         <v>112</v>
       </c>
       <c r="Y2" t="s">
         <v>124</v>
       </c>
       <c r="Z2" t="s">
+        <v>136</v>
+      </c>
+      <c r="AB2" t="s">
+        <v>148</v>
+      </c>
+      <c r="AC2" t="s">
+        <v>149</v>
+      </c>
+      <c r="AD2" t="s">
         <v>150</v>
       </c>
-      <c r="AB2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AE2" t="s">
-        <v>191</v>
+        <v>151</v>
       </c>
     </row>
     <row r="3" spans="1:37">
       <c r="A3">
         <v>2402</v>
       </c>
       <c r="Q3" t="s">
         <v>53</v>
       </c>
       <c r="R3" t="s">
         <v>65</v>
       </c>
       <c r="S3" t="s">
         <v>77</v>
       </c>
       <c r="T3" t="s">
         <v>89</v>
       </c>
       <c r="U3" t="s">
         <v>101</v>
       </c>
       <c r="V3">
         <v>4</v>
       </c>
       <c r="W3" t="s">
         <v>101</v>
       </c>
       <c r="X3" t="s">
         <v>113</v>
       </c>
       <c r="Y3" t="s">
-        <v>39</v>
+        <v>125</v>
       </c>
       <c r="Z3" t="s">
-        <v>151</v>
+        <v>137</v>
       </c>
     </row>
     <row r="4" spans="1:37">
       <c r="A4">
         <v>2402</v>
       </c>
       <c r="Q4" t="s">
         <v>54</v>
       </c>
       <c r="R4" t="s">
         <v>66</v>
       </c>
       <c r="S4" t="s">
         <v>78</v>
       </c>
       <c r="T4" t="s">
         <v>90</v>
       </c>
       <c r="U4" t="s">
         <v>102</v>
       </c>
       <c r="V4">
         <v>3</v>
       </c>
       <c r="W4" t="s">
         <v>90</v>
       </c>
       <c r="X4" t="s">
         <v>114</v>
       </c>
       <c r="Y4" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="Z4" t="s">
-        <v>152</v>
+        <v>138</v>
       </c>
     </row>
     <row r="5" spans="1:37">
       <c r="A5">
         <v>2402</v>
       </c>
       <c r="Q5" t="s">
         <v>55</v>
       </c>
       <c r="R5" t="s">
         <v>67</v>
       </c>
       <c r="S5" t="s">
         <v>79</v>
       </c>
       <c r="T5" t="s">
         <v>91</v>
       </c>
       <c r="U5" t="s">
         <v>103</v>
       </c>
       <c r="V5">
         <v>3</v>
       </c>
       <c r="W5" t="s">
         <v>91</v>
       </c>
       <c r="X5" t="s">
         <v>115</v>
       </c>
       <c r="Y5" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="Z5" t="s">
-        <v>153</v>
+        <v>139</v>
       </c>
     </row>
     <row r="6" spans="1:37">
       <c r="A6">
         <v>2402</v>
       </c>
       <c r="Q6" t="s">
         <v>56</v>
       </c>
       <c r="R6" t="s">
         <v>68</v>
       </c>
       <c r="S6" t="s">
         <v>80</v>
       </c>
       <c r="T6" t="s">
         <v>92</v>
       </c>
       <c r="U6" t="s">
         <v>104</v>
       </c>
       <c r="V6">
         <v>4</v>
       </c>
       <c r="W6" t="s">
         <v>104</v>
       </c>
       <c r="X6" t="s">
         <v>116</v>
       </c>
       <c r="Y6" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="Z6" t="s">
-        <v>154</v>
+        <v>140</v>
       </c>
     </row>
     <row r="7" spans="1:37">
       <c r="A7">
         <v>2402</v>
       </c>
       <c r="Q7" t="s">
         <v>57</v>
       </c>
       <c r="R7" t="s">
         <v>69</v>
       </c>
       <c r="S7" t="s">
         <v>81</v>
       </c>
       <c r="T7" t="s">
         <v>93</v>
       </c>
       <c r="U7" t="s">
         <v>105</v>
       </c>
       <c r="V7">
         <v>2</v>
       </c>
       <c r="W7" t="s">
         <v>81</v>
       </c>
       <c r="X7" t="s">
         <v>117</v>
       </c>
       <c r="Y7" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="Z7" t="s">
-        <v>155</v>
+        <v>141</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8">
         <v>2402</v>
       </c>
       <c r="Q8" t="s">
         <v>58</v>
       </c>
       <c r="R8" t="s">
         <v>70</v>
       </c>
       <c r="S8" t="s">
         <v>82</v>
       </c>
       <c r="T8" t="s">
         <v>94</v>
       </c>
       <c r="U8" t="s">
         <v>106</v>
       </c>
       <c r="V8">
         <v>1</v>
       </c>
       <c r="W8" t="s">
         <v>70</v>
       </c>
       <c r="X8" t="s">
         <v>118</v>
       </c>
       <c r="Y8" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="Z8" t="s">
-        <v>156</v>
+        <v>142</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9">
         <v>2402</v>
       </c>
       <c r="Q9" t="s">
         <v>59</v>
       </c>
       <c r="R9" t="s">
         <v>71</v>
       </c>
       <c r="S9" t="s">
         <v>83</v>
       </c>
       <c r="T9" t="s">
         <v>95</v>
       </c>
       <c r="U9" t="s">
         <v>107</v>
       </c>
       <c r="V9">
         <v>1</v>
       </c>
       <c r="W9" t="s">
         <v>71</v>
       </c>
       <c r="X9" t="s">
         <v>119</v>
       </c>
       <c r="Y9" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="Z9" t="s">
-        <v>157</v>
+        <v>143</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10">
         <v>2402</v>
       </c>
       <c r="Q10" t="s">
         <v>60</v>
       </c>
       <c r="R10" t="s">
         <v>72</v>
       </c>
       <c r="S10" t="s">
         <v>84</v>
       </c>
       <c r="T10" t="s">
         <v>96</v>
       </c>
       <c r="U10" t="s">
         <v>108</v>
       </c>
       <c r="V10">
         <v>3</v>
       </c>
       <c r="W10" t="s">
         <v>96</v>
       </c>
       <c r="X10" t="s">
         <v>120</v>
       </c>
       <c r="Y10" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="Z10" t="s">
-        <v>158</v>
+        <v>144</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11">
         <v>2402</v>
       </c>
       <c r="Q11" t="s">
         <v>61</v>
       </c>
       <c r="R11" t="s">
         <v>73</v>
       </c>
       <c r="S11" t="s">
         <v>85</v>
       </c>
       <c r="T11" t="s">
         <v>97</v>
       </c>
       <c r="U11" t="s">
         <v>109</v>
       </c>
       <c r="V11">
         <v>3</v>
       </c>
       <c r="W11" t="s">
         <v>97</v>
       </c>
       <c r="X11" t="s">
         <v>121</v>
       </c>
       <c r="Y11" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="Z11" t="s">
-        <v>158</v>
+        <v>145</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12">
         <v>2402</v>
       </c>
       <c r="Q12" t="s">
         <v>62</v>
       </c>
       <c r="R12" t="s">
         <v>74</v>
       </c>
       <c r="S12" t="s">
         <v>86</v>
       </c>
       <c r="T12" t="s">
         <v>98</v>
       </c>
       <c r="U12" t="s">
         <v>110</v>
       </c>
       <c r="V12">
         <v>2</v>
       </c>
       <c r="W12" t="s">
         <v>86</v>
       </c>
       <c r="X12" t="s">
         <v>122</v>
       </c>
       <c r="Y12" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="Z12" t="s">
-        <v>159</v>
+        <v>146</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13">
         <v>2402</v>
       </c>
       <c r="Q13" t="s">
         <v>63</v>
       </c>
       <c r="R13" t="s">
         <v>75</v>
       </c>
       <c r="S13" t="s">
         <v>87</v>
       </c>
       <c r="T13" t="s">
         <v>99</v>
       </c>
       <c r="U13" t="s">
         <v>111</v>
       </c>
       <c r="V13">
         <v>3</v>
       </c>
       <c r="W13" t="s">
         <v>99</v>
       </c>
       <c r="X13" t="s">
         <v>123</v>
       </c>
       <c r="Y13" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="Z13" t="s">
-        <v>160</v>
-[...229 lines deleted...]
-      <c r="Y34" t="s">
         <v>147</v>
-      </c>
-[...32 lines deleted...]
-        <v>187</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>