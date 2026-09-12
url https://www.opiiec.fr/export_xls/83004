--- v1 (2026-07-28)
+++ v2 (2026-09-12)
@@ -424,120 +424,120 @@
   <si>
     <t>Il encourage ses équipes à travailler en étroite collaboration pour gagner du temps sur les déplacements vers les lieux de stockage des matériaux</t>
   </si>
   <si>
     <t>Il s'efforce de faire respecter les délais, pour maintenir les dépenses liées au coût homme / jour et location de matériel</t>
   </si>
   <si>
     <t>Il analyse les objectifs du chantier avec le Directeur de travaux et utilise des plans ou des maquettes numériques pour les expliquer à ses équipes</t>
   </si>
   <si>
     <t>Il comprend les besoins de la maîtrise d'ouvrage décrits dans le cahier des charges, les volontés et contraintes techniques et fonctionnelles du chantier sur le tri des déchets et l'optimisation des matériaux</t>
   </si>
   <si>
     <t>Il a la charge de plusieurs chantiers à la fois et s'appuie sur ses chefs d'équipes pour fédérer l'organisation des chantiers</t>
   </si>
   <si>
     <t>Il est communicant, il coordonne les équipes et dynamise les échanges individuels ou en équipe lors des réunions de chantier</t>
   </si>
   <si>
     <t>Il travaille sur un chantier en Asie et utilise l'anglais pour échanger avec ses équipes</t>
   </si>
   <si>
     <t>Il identifie les besoins humains pour assurer un bon état d'avancement du chantier et les précise au Directeur de travaux</t>
   </si>
   <si>
+    <t xml:space="preserve">Conducteur de travaux </t>
+  </si>
+  <si>
+    <t>Conducteur de travaux - métreur</t>
+  </si>
+  <si>
+    <t>Chef d'équipe en construction durable</t>
+  </si>
+  <si>
+    <t>Conducteur de travaux du bâtiment et du génie civil</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Travaux publics </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Conducteur de travaux – bâtiment et travaux publics – tous corps d’état </t>
+  </si>
+  <si>
     <t>Chargé d'affaires réseaux</t>
   </si>
   <si>
     <t>Conducteur de travaux, tous corps d'état - métreur</t>
   </si>
   <si>
     <t>Chef de projet en rénovation énergétique</t>
   </si>
   <si>
     <t xml:space="preserve">Chef de projet en rénovation énergétique </t>
   </si>
   <si>
     <t>Chef de projet en rénovation énergétique et intelligence du bâtiment</t>
   </si>
   <si>
     <t>Responsable de chantier bâtiment et travaux publics</t>
   </si>
   <si>
-    <t xml:space="preserve">Conducteur de travaux </t>
-[...14 lines deleted...]
-    <t xml:space="preserve">Conducteur de travaux – bâtiment et travaux publics – tous corps d’état </t>
+    <t>RNCP36254</t>
+  </si>
+  <si>
+    <t>RNCP38129</t>
+  </si>
+  <si>
+    <t>RNCP38279</t>
+  </si>
+  <si>
+    <t>RNCP37453</t>
+  </si>
+  <si>
+    <t>RNCP37199</t>
+  </si>
+  <si>
+    <t>RNCP37846</t>
   </si>
   <si>
     <t>RNCP38128</t>
   </si>
   <si>
     <t>RNCP38282</t>
   </si>
   <si>
     <t>RNCP38288</t>
   </si>
   <si>
     <t>RNCP38521</t>
   </si>
   <si>
     <t>RNCP38239</t>
   </si>
   <si>
     <t>RNCP36397</t>
-  </si>
-[...16 lines deleted...]
-    <t>RNCP37846</t>
   </si>
   <si>
     <t>F1201 : Conduite de travaux du BTP</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=F1201</t>
   </si>
   <si>
     <t>F1202 : Direction de chantier du BTP</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=F1202</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>