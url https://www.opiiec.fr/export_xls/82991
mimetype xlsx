--- v0 (2026-05-18)
+++ v1 (2026-07-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="144">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Référentiel</t>
   </si>
   <si>
     <t>Date de modification</t>
   </si>
   <si>
     <t>Métier</t>
   </si>
   <si>
     <t>Métier féminin</t>
   </si>
   <si>
     <t>Famille</t>
   </si>
   <si>
     <t>Autres appelations française(s)</t>
   </si>
   <si>
     <t>Appelation(s) anglaise(s)</t>
   </si>
   <si>
@@ -406,96 +406,78 @@
   <si>
     <t>À travers les résultats récoltés pour un audit performance d'une industrie, il mentionne les facteurs impactant l'excellence opérationnelle de l'entreprise, par les données factuelles récoltées.</t>
   </si>
   <si>
     <t>Dans son rapport, il rédige son analyse technique et peut éventuellement faire des préconisations d'ordre managériales.</t>
   </si>
   <si>
     <t>Pour une multinationale, plusieurs auditeurs experts sont missionnés selon des critères préétablis : il assure, dans ce cas de figure, la coordination de la récolte transversale des données.</t>
   </si>
   <si>
     <t>Il ne fait pas directement des tests, mais bien des diagnostics, qui intègrent les fonctions novatrices d'une technologie embarquée, par exemple sur un système de production ancien, dont le changement intégral représente des dépenses trop coûteuses.</t>
   </si>
   <si>
     <t>Il développe une relation de confiance avec les audités et veille au respect de la confidentialité des échanges.</t>
   </si>
   <si>
     <t>Dans chaque étude, il distingue rapidement, les activités à forte valeur ajoutée et identifie les moyens de les rendre plus performantes (optimisation des flux logistiques liés à l'organisation des matériaux dans une industrie textile).</t>
   </si>
   <si>
     <t>Lorsque son cabinet est missionné pour mener plusieurs audits en parallèle pour une multinationale, il assure la coordination des études menées dans les différents pays, afin de garantir la cohérence globale des informations recherchées.</t>
   </si>
   <si>
     <t>Il prend en considération le temps de mise à disposition des collaborateurs de l'entreprise pour assurer ses études, en générant le moins d'impact possible sur l'ensemble de la production.</t>
   </si>
   <si>
-    <t>Auditeur et Contrôleur de gestion</t>
+    <t>Expert en audit interne et contrôle de gestion (MS)</t>
   </si>
   <si>
     <t>Comptabilité - contrôle - audit (fiche nationale)</t>
   </si>
   <si>
     <t>Expert en contrôle de gestion et audit</t>
   </si>
   <si>
-    <t>Expert en Audit, contrôle et conseil</t>
-[...1 lines deleted...]
-  <si>
     <t>Contrôle de gestion et audit organisationnel  (fiche nationale)</t>
   </si>
   <si>
     <t>Ecole de commerce, master en science de gestion</t>
   </si>
   <si>
-    <t>Analyste financier international</t>
-[...5 lines deleted...]
-    <t>RNCP36619</t>
+    <t>RNCP36735</t>
   </si>
   <si>
     <t>RNCP35991</t>
   </si>
   <si>
     <t>RNCP37515</t>
   </si>
   <si>
-    <t>RNCP35008</t>
-[...1 lines deleted...]
-  <si>
     <t>RNCP35918</t>
   </si>
   <si>
     <t>RNCP99998</t>
-  </si>
-[...4 lines deleted...]
-    <t>RNCP36735</t>
   </si>
   <si>
     <t>H1502 : Management et ingénierie qualité industrielle</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=H1502</t>
   </si>
   <si>
     <t>M1402 : Conseil en organisation et management d'entreprise</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=M1402</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1009,308 +991,290 @@
       <c r="R2" t="s">
         <v>64</v>
       </c>
       <c r="S2" t="s">
         <v>76</v>
       </c>
       <c r="T2" t="s">
         <v>88</v>
       </c>
       <c r="U2" t="s">
         <v>100</v>
       </c>
       <c r="V2">
         <v>1</v>
       </c>
       <c r="W2" t="s">
         <v>64</v>
       </c>
       <c r="X2" t="s">
         <v>112</v>
       </c>
       <c r="Y2" t="s">
         <v>124</v>
       </c>
       <c r="Z2" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="AB2" t="s">
-        <v>140</v>
+        <v>134</v>
       </c>
       <c r="AC2" t="s">
-        <v>141</v>
+        <v>135</v>
       </c>
       <c r="AD2" t="s">
-        <v>142</v>
+        <v>136</v>
       </c>
       <c r="AE2" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
     </row>
     <row r="3" spans="1:37">
       <c r="A3">
         <v>5101</v>
       </c>
       <c r="Q3" t="s">
         <v>53</v>
       </c>
       <c r="R3" t="s">
         <v>65</v>
       </c>
       <c r="S3" t="s">
         <v>77</v>
       </c>
       <c r="T3" t="s">
         <v>89</v>
       </c>
       <c r="U3" t="s">
         <v>101</v>
       </c>
       <c r="V3">
         <v>2</v>
       </c>
       <c r="W3" t="s">
         <v>77</v>
       </c>
       <c r="X3" t="s">
         <v>113</v>
       </c>
       <c r="Y3" t="s">
         <v>125</v>
       </c>
       <c r="Z3" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
     </row>
     <row r="4" spans="1:37">
       <c r="A4">
         <v>5101</v>
       </c>
       <c r="Q4" t="s">
         <v>54</v>
       </c>
       <c r="R4" t="s">
         <v>66</v>
       </c>
       <c r="S4" t="s">
         <v>78</v>
       </c>
       <c r="T4" t="s">
         <v>90</v>
       </c>
       <c r="U4" t="s">
         <v>102</v>
       </c>
       <c r="V4">
         <v>1</v>
       </c>
       <c r="W4" t="s">
         <v>66</v>
       </c>
       <c r="X4" t="s">
         <v>114</v>
       </c>
       <c r="Y4" t="s">
         <v>126</v>
       </c>
       <c r="Z4" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
     </row>
     <row r="5" spans="1:37">
       <c r="A5">
         <v>5101</v>
       </c>
       <c r="Q5" t="s">
         <v>55</v>
       </c>
       <c r="R5" t="s">
         <v>67</v>
       </c>
       <c r="S5" t="s">
         <v>79</v>
       </c>
       <c r="T5" t="s">
         <v>91</v>
       </c>
       <c r="U5" t="s">
         <v>103</v>
       </c>
       <c r="V5">
         <v>3</v>
       </c>
       <c r="W5" t="s">
         <v>91</v>
       </c>
       <c r="X5" t="s">
         <v>115</v>
       </c>
       <c r="Y5" t="s">
         <v>127</v>
       </c>
       <c r="Z5" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
     </row>
     <row r="6" spans="1:37">
       <c r="A6">
         <v>5101</v>
       </c>
       <c r="Q6" t="s">
         <v>56</v>
       </c>
       <c r="R6" t="s">
         <v>68</v>
       </c>
       <c r="S6" t="s">
         <v>80</v>
       </c>
       <c r="T6" t="s">
         <v>92</v>
       </c>
       <c r="U6" t="s">
         <v>104</v>
       </c>
       <c r="V6">
         <v>2</v>
       </c>
       <c r="W6" t="s">
         <v>80</v>
       </c>
       <c r="X6" t="s">
         <v>116</v>
       </c>
       <c r="Y6" t="s">
         <v>128</v>
       </c>
       <c r="Z6" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
     </row>
     <row r="7" spans="1:37">
       <c r="A7">
         <v>5101</v>
       </c>
       <c r="Q7" t="s">
         <v>57</v>
       </c>
       <c r="R7" t="s">
         <v>69</v>
       </c>
       <c r="S7" t="s">
         <v>81</v>
       </c>
       <c r="T7" t="s">
         <v>93</v>
       </c>
       <c r="U7" t="s">
         <v>105</v>
       </c>
       <c r="V7">
         <v>3</v>
       </c>
       <c r="W7" t="s">
         <v>93</v>
       </c>
       <c r="X7" t="s">
         <v>117</v>
       </c>
-      <c r="Y7" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8">
         <v>5101</v>
       </c>
       <c r="Q8" t="s">
         <v>58</v>
       </c>
       <c r="R8" t="s">
         <v>70</v>
       </c>
       <c r="S8" t="s">
         <v>82</v>
       </c>
       <c r="T8" t="s">
         <v>94</v>
       </c>
       <c r="U8" t="s">
         <v>106</v>
       </c>
       <c r="V8">
         <v>3</v>
       </c>
       <c r="W8" t="s">
         <v>94</v>
       </c>
       <c r="X8" t="s">
         <v>118</v>
       </c>
-      <c r="Y8" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9">
         <v>5101</v>
       </c>
       <c r="Q9" t="s">
         <v>59</v>
       </c>
       <c r="R9" t="s">
         <v>71</v>
       </c>
       <c r="S9" t="s">
         <v>83</v>
       </c>
       <c r="T9" t="s">
         <v>95</v>
       </c>
       <c r="U9" t="s">
         <v>107</v>
       </c>
       <c r="V9">
         <v>4</v>
       </c>
       <c r="W9" t="s">
         <v>107</v>
       </c>
       <c r="X9" t="s">
         <v>119</v>
-      </c>
-[...4 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10">
         <v>5101</v>
       </c>
       <c r="Q10" t="s">
         <v>60</v>
       </c>
       <c r="R10" t="s">
         <v>72</v>
       </c>
       <c r="S10" t="s">
         <v>84</v>
       </c>
       <c r="T10" t="s">
         <v>96</v>
       </c>
       <c r="U10" t="s">
         <v>108</v>
       </c>
       <c r="V10">
         <v>2</v>
       </c>
       <c r="W10" t="s">