--- v1 (2026-07-02)
+++ v2 (2026-08-16)
@@ -406,78 +406,78 @@
   <si>
     <t>À travers les résultats récoltés pour un audit performance d'une industrie, il mentionne les facteurs impactant l'excellence opérationnelle de l'entreprise, par les données factuelles récoltées.</t>
   </si>
   <si>
     <t>Dans son rapport, il rédige son analyse technique et peut éventuellement faire des préconisations d'ordre managériales.</t>
   </si>
   <si>
     <t>Pour une multinationale, plusieurs auditeurs experts sont missionnés selon des critères préétablis : il assure, dans ce cas de figure, la coordination de la récolte transversale des données.</t>
   </si>
   <si>
     <t>Il ne fait pas directement des tests, mais bien des diagnostics, qui intègrent les fonctions novatrices d'une technologie embarquée, par exemple sur un système de production ancien, dont le changement intégral représente des dépenses trop coûteuses.</t>
   </si>
   <si>
     <t>Il développe une relation de confiance avec les audités et veille au respect de la confidentialité des échanges.</t>
   </si>
   <si>
     <t>Dans chaque étude, il distingue rapidement, les activités à forte valeur ajoutée et identifie les moyens de les rendre plus performantes (optimisation des flux logistiques liés à l'organisation des matériaux dans une industrie textile).</t>
   </si>
   <si>
     <t>Lorsque son cabinet est missionné pour mener plusieurs audits en parallèle pour une multinationale, il assure la coordination des études menées dans les différents pays, afin de garantir la cohérence globale des informations recherchées.</t>
   </si>
   <si>
     <t>Il prend en considération le temps de mise à disposition des collaborateurs de l'entreprise pour assurer ses études, en générant le moins d'impact possible sur l'ensemble de la production.</t>
   </si>
   <si>
+    <t>Contrôle de gestion et audit organisationnel  (fiche nationale)</t>
+  </si>
+  <si>
+    <t>Ecole de commerce, master en science de gestion</t>
+  </si>
+  <si>
     <t>Expert en audit interne et contrôle de gestion (MS)</t>
   </si>
   <si>
     <t>Comptabilité - contrôle - audit (fiche nationale)</t>
   </si>
   <si>
     <t>Expert en contrôle de gestion et audit</t>
   </si>
   <si>
-    <t>Contrôle de gestion et audit organisationnel  (fiche nationale)</t>
-[...2 lines deleted...]
-    <t>Ecole de commerce, master en science de gestion</t>
+    <t>RNCP35918</t>
+  </si>
+  <si>
+    <t>RNCP99998</t>
   </si>
   <si>
     <t>RNCP36735</t>
   </si>
   <si>
     <t>RNCP35991</t>
   </si>
   <si>
     <t>RNCP37515</t>
-  </si>
-[...4 lines deleted...]
-    <t>RNCP99998</t>
   </si>
   <si>
     <t>H1502 : Management et ingénierie qualité industrielle</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=H1502</t>
   </si>
   <si>
     <t>M1402 : Conseil en organisation et management d'entreprise</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=M1402</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>