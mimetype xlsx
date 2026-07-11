--- v0 (2026-05-02)
+++ v1 (2026-07-11)
@@ -406,60 +406,60 @@
   <si>
     <t>Il participe ponctuellement à l'amélioration de certaines méthodes d'essais.</t>
   </si>
   <si>
     <t>Il rédige des rapports d'audit et automatise l'intégration des données sous forme de graphiques pour l'analyse.</t>
   </si>
   <si>
     <t>Lorsqu'il réalise des audits, il écoute attentivement les besoins et retours d'expérience pour mieux communiquer sur les forces et les faiblesses, relatives aux résultats de l'étude.</t>
   </si>
   <si>
     <t>Il participe à la mise en place de nouveaux référentiels de certification et aux travaux de mise à jour des référentiels existants.</t>
   </si>
   <si>
     <t>Pour attribuer les certifications, il analyse les flux de production, ainsi que les tests et essais et propose des solutions pour obtenir les résultats visés.</t>
   </si>
   <si>
     <t>Il intègre les équipes auditées par des qualités relationnelles et une communication ouverte, afin de récolter les informations attendues pour les tests.</t>
   </si>
   <si>
     <t>Il réalise le traitement des fiches d'écarts en concertation avec l'équipe (relances clients, analyse des actions correctives proposées) et transmet le rapport en anglais à son client.</t>
   </si>
   <si>
     <t>Pour délivrer une certification hôtelière, il utilise un ensemble de bases de données utiles à l'analyse des différents tests de conformité pour identifier les écarts et donner des indicateurs de progression au client.</t>
   </si>
   <si>
+    <t>Ecole de commerce, master en science de gestion</t>
+  </si>
+  <si>
     <t>Ecole d'ingénieur, master scientifique</t>
   </si>
   <si>
-    <t>Ecole de commerce, master en science de gestion</t>
+    <t>RNCP99998</t>
   </si>
   <si>
     <t>RNCP99999</t>
-  </si>
-[...1 lines deleted...]
-    <t>RNCP99998</t>
   </si>
   <si>
     <t>H1502 : Management et ingénierie qualité industrielle</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=H1502</t>
   </si>
   <si>
     <t xml:space="preserve">M1402 : Conseil en organisation et management d'entreprise </t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=M1402</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>