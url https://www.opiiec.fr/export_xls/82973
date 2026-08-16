--- v0 (2026-07-02)
+++ v1 (2026-08-16)
@@ -417,84 +417,84 @@
   <si>
     <t>Dans l'organisation de l'exécution de reporting, il adapte les processus de saisie dans les logiciels métiers, aux besoins de consolidation de l'entreprise.</t>
   </si>
   <si>
     <t>Il conçoit des outils budgétaires fixant les prix journaliers par type de profil afin de faciliter les budgets et les propositions commerciales de l'entreprise.</t>
   </si>
   <si>
     <t>En préparation d'un comité exécutif, il coordonne l'ensemble des directeurs d'entreprise pour consolider des données comparables et déployer les processus de reporting auprès de leurs équipes.</t>
   </si>
   <si>
     <t>Lors de la définition des indicateurs de performance, il rend mesurables les données organisationnelles, en tenant compte des facteurs de succès sur le marché.</t>
   </si>
   <si>
     <t>Dans le cadre de la mise en place d'outils de budgétisation, il forme l'ensemble des chefs de projets sur des fiches projets automatisées.</t>
   </si>
   <si>
     <t>Dans le cadre des activités dont la fréquence est annuelle ou trimestrielle (ex : écarts budget prévu/réalisé), il priorise ce besoin par rapport aux consolidations mensuelles.</t>
   </si>
   <si>
     <t>Dans le cadre d'un reporting multi-sites ou multi-activités, il adapte les processus aux contextes particuliers dans l'objectif de les synchroniser.</t>
   </si>
   <si>
     <t>Dans le cadre d'une entreprise multi-pays, il coordonne les processus de contrôle de gestion en fonction des spécificités de chaque pays, de façon à rendre les consolidations exploitables et animer une analyse d'écarts selon chaque contexte.</t>
   </si>
   <si>
+    <t>Expert en contrôle de gestion, audit et gestion de système d'information (MS)</t>
+  </si>
+  <si>
+    <t>Contrôle de gestion et audit organisationnel  (fiche nationale)</t>
+  </si>
+  <si>
+    <t>Ecole de commerce, master en science de gestion</t>
+  </si>
+  <si>
     <t>Expert en audit interne et contrôle de gestion (MS)</t>
   </si>
   <si>
     <t>Expert en contrôle de gestion et audit</t>
   </si>
   <si>
-    <t>Expert en contrôle de gestion, audit et gestion de système d'information (MS)</t>
-[...5 lines deleted...]
-    <t>Ecole de commerce, master en science de gestion</t>
+    <t>RNCP36741</t>
+  </si>
+  <si>
+    <t>RNCP35918</t>
+  </si>
+  <si>
+    <t>RNCP37650</t>
+  </si>
+  <si>
+    <t>RNCP35989</t>
+  </si>
+  <si>
+    <t>RNCP99998</t>
   </si>
   <si>
     <t>RNCP36735</t>
   </si>
   <si>
     <t>RNCP37515</t>
-  </si>
-[...13 lines deleted...]
-    <t>RNCP99998</t>
   </si>
   <si>
     <t>M1204 : Contrôle de gestion</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=M1204</t>
   </si>
   <si>
     <t>M1202 : Audit et contrôle comptables et financiers</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=M1202</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1087,156 +1087,156 @@
       <c r="Q4" t="s">
         <v>54</v>
       </c>
       <c r="R4" t="s">
         <v>66</v>
       </c>
       <c r="S4" t="s">
         <v>78</v>
       </c>
       <c r="T4" t="s">
         <v>90</v>
       </c>
       <c r="U4" t="s">
         <v>102</v>
       </c>
       <c r="V4">
         <v>2</v>
       </c>
       <c r="W4" t="s">
         <v>78</v>
       </c>
       <c r="X4" t="s">
         <v>114</v>
       </c>
       <c r="Y4" t="s">
-        <v>126</v>
+        <v>39</v>
       </c>
       <c r="Z4" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="5" spans="1:37">
       <c r="A5">
         <v>5103</v>
       </c>
       <c r="Q5" t="s">
         <v>55</v>
       </c>
       <c r="R5" t="s">
         <v>67</v>
       </c>
       <c r="S5" t="s">
         <v>79</v>
       </c>
       <c r="T5" t="s">
         <v>91</v>
       </c>
       <c r="U5" t="s">
         <v>103</v>
       </c>
       <c r="V5">
         <v>3</v>
       </c>
       <c r="W5" t="s">
         <v>91</v>
       </c>
       <c r="X5" t="s">
         <v>115</v>
       </c>
       <c r="Y5" t="s">
-        <v>127</v>
+        <v>39</v>
       </c>
       <c r="Z5" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="6" spans="1:37">
       <c r="A6">
         <v>5103</v>
       </c>
       <c r="Q6" t="s">
         <v>56</v>
       </c>
       <c r="R6" t="s">
         <v>68</v>
       </c>
       <c r="S6" t="s">
         <v>80</v>
       </c>
       <c r="T6" t="s">
         <v>92</v>
       </c>
       <c r="U6" t="s">
         <v>104</v>
       </c>
       <c r="V6">
         <v>3</v>
       </c>
       <c r="W6" t="s">
         <v>92</v>
       </c>
       <c r="X6" t="s">
         <v>116</v>
       </c>
       <c r="Y6" t="s">
-        <v>39</v>
+        <v>126</v>
       </c>
       <c r="Z6" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="7" spans="1:37">
       <c r="A7">
         <v>5103</v>
       </c>
       <c r="Q7" t="s">
         <v>57</v>
       </c>
       <c r="R7" t="s">
         <v>69</v>
       </c>
       <c r="S7" t="s">
         <v>81</v>
       </c>
       <c r="T7" t="s">
         <v>93</v>
       </c>
       <c r="U7" t="s">
         <v>105</v>
       </c>
       <c r="V7">
         <v>4</v>
       </c>
       <c r="W7" t="s">
         <v>105</v>
       </c>
       <c r="X7" t="s">
         <v>117</v>
       </c>
       <c r="Y7" t="s">
-        <v>39</v>
+        <v>127</v>
       </c>
       <c r="Z7" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8">
         <v>5103</v>
       </c>
       <c r="Q8" t="s">
         <v>58</v>
       </c>
       <c r="R8" t="s">
         <v>70</v>
       </c>
       <c r="S8" t="s">
         <v>82</v>
       </c>
       <c r="T8" t="s">
         <v>94</v>
       </c>
       <c r="U8" t="s">
         <v>106</v>
       </c>
       <c r="V8">