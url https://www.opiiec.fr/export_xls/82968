--- v0 (2026-06-22)
+++ v1 (2026-08-16)
@@ -404,102 +404,102 @@
   <si>
     <t>Afin d'améliorer la productivité et la précision des résultats, il intègre des outils de Data Science dans sa proposition de valeur, lorsque cela est pertinent économiquement pour le client et la société</t>
   </si>
   <si>
     <t>Lors d'une restitution client, le Directeur clientèle coordonne la pertinence et la cohérence de livrables complexes, prend du recul pour accompagner le client dans ses décisions</t>
   </si>
   <si>
     <t>Dans son analyse des scénarios marketing possibles, il prend en compte les opportunités et les menaces d'un secteur ou d'un client pour adapter sa préconisation</t>
   </si>
   <si>
     <t>Lors d'une soutenance de proposition commerciale, il développe le contexte client qu'il connaît afin de démontrer la dimension sur-mesure de l'offre</t>
   </si>
   <si>
     <t>Il effectue un cadrage de stratégie d'études auprès d'un ensemble d'interlocuteurs multinationaux</t>
   </si>
   <si>
     <t>Lors du cadrage des moyens d'étude, il identifie les marqueurs culturels et facteurs de contexte qui pourraient impacter le déroulement d'une prestation à l'international</t>
   </si>
   <si>
     <t>En préparation d'un projet d'études long, il développe la montée en compétences et la répartition des décisions afin que chaque membre de l'équipe voit son autonomie progresser</t>
   </si>
   <si>
     <t>Lors de la reconduction d'études (ex : panels consommateurs), il répond aux demandes client sur la proposition de renouvellement et participe à la finalisation d'un accord, en collaboration avec le Directeur de département Études</t>
   </si>
   <si>
+    <t>Manager commercial clients grands comptes</t>
+  </si>
+  <si>
+    <t>Responsable commerce retail</t>
+  </si>
+  <si>
     <t>Responsable marketing et communication</t>
   </si>
   <si>
     <t>Chargé de développement commercial et marketing</t>
   </si>
   <si>
+    <t>Ecole d'ingénieur, master scientifique</t>
+  </si>
+  <si>
     <t xml:space="preserve">Manager marketing data et commerce électronique (MS) </t>
   </si>
   <si>
-    <t>Ecole d'ingénieur, master scientifique</t>
-[...1 lines deleted...]
-  <si>
     <t>Ecole de commerce, master en science de gestion</t>
   </si>
   <si>
     <t>Responsable du développement commercial</t>
   </si>
   <si>
     <t xml:space="preserve">Responsable du développement commercial </t>
   </si>
   <si>
-    <t>Manager commercial clients grands comptes</t>
-[...2 lines deleted...]
-    <t>Responsable commerce retail</t>
+    <t>RNCP38135</t>
+  </si>
+  <si>
+    <t>RNCP37787</t>
   </si>
   <si>
     <t>RNCP38131</t>
   </si>
   <si>
     <t>RNCP38025</t>
   </si>
   <si>
+    <t>RNCP99999</t>
+  </si>
+  <si>
     <t>RNCP37332</t>
   </si>
   <si>
-    <t>RNCP99999</t>
-[...1 lines deleted...]
-  <si>
     <t>RNCP99998</t>
   </si>
   <si>
     <t>RNCP37849</t>
   </si>
   <si>
     <t>RNCP38505</t>
-  </si>
-[...4 lines deleted...]
-    <t>RNCP37787</t>
   </si>
   <si>
     <t>M1403 : Études et prospectives socio-économiques</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=M1403</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">