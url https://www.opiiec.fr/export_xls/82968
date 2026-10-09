--- v1 (2026-08-16)
+++ v2 (2026-10-09)
@@ -404,102 +404,102 @@
   <si>
     <t>Afin d'améliorer la productivité et la précision des résultats, il intègre des outils de Data Science dans sa proposition de valeur, lorsque cela est pertinent économiquement pour le client et la société</t>
   </si>
   <si>
     <t>Lors d'une restitution client, le Directeur clientèle coordonne la pertinence et la cohérence de livrables complexes, prend du recul pour accompagner le client dans ses décisions</t>
   </si>
   <si>
     <t>Dans son analyse des scénarios marketing possibles, il prend en compte les opportunités et les menaces d'un secteur ou d'un client pour adapter sa préconisation</t>
   </si>
   <si>
     <t>Lors d'une soutenance de proposition commerciale, il développe le contexte client qu'il connaît afin de démontrer la dimension sur-mesure de l'offre</t>
   </si>
   <si>
     <t>Il effectue un cadrage de stratégie d'études auprès d'un ensemble d'interlocuteurs multinationaux</t>
   </si>
   <si>
     <t>Lors du cadrage des moyens d'étude, il identifie les marqueurs culturels et facteurs de contexte qui pourraient impacter le déroulement d'une prestation à l'international</t>
   </si>
   <si>
     <t>En préparation d'un projet d'études long, il développe la montée en compétences et la répartition des décisions afin que chaque membre de l'équipe voit son autonomie progresser</t>
   </si>
   <si>
     <t>Lors de la reconduction d'études (ex : panels consommateurs), il répond aux demandes client sur la proposition de renouvellement et participe à la finalisation d'un accord, en collaboration avec le Directeur de département Études</t>
   </si>
   <si>
+    <t>Responsable du développement commercial</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Responsable du développement commercial </t>
+  </si>
+  <si>
     <t>Manager commercial clients grands comptes</t>
   </si>
   <si>
     <t>Responsable commerce retail</t>
   </si>
   <si>
     <t>Responsable marketing et communication</t>
   </si>
   <si>
     <t>Chargé de développement commercial et marketing</t>
   </si>
   <si>
     <t>Ecole d'ingénieur, master scientifique</t>
   </si>
   <si>
     <t xml:space="preserve">Manager marketing data et commerce électronique (MS) </t>
   </si>
   <si>
     <t>Ecole de commerce, master en science de gestion</t>
   </si>
   <si>
-    <t>Responsable du développement commercial</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Responsable du développement commercial </t>
+    <t>RNCP37849</t>
+  </si>
+  <si>
+    <t>RNCP38505</t>
   </si>
   <si>
     <t>RNCP38135</t>
   </si>
   <si>
     <t>RNCP37787</t>
   </si>
   <si>
     <t>RNCP38131</t>
   </si>
   <si>
     <t>RNCP38025</t>
   </si>
   <si>
     <t>RNCP99999</t>
   </si>
   <si>
     <t>RNCP37332</t>
   </si>
   <si>
     <t>RNCP99998</t>
-  </si>
-[...4 lines deleted...]
-    <t>RNCP38505</t>
   </si>
   <si>
     <t>M1403 : Études et prospectives socio-économiques</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=M1403</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">