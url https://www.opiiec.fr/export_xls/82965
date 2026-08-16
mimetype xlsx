--- v0 (2026-06-27)
+++ v1 (2026-08-16)
@@ -410,90 +410,90 @@
   <si>
     <t>À l'occasion des commissions de suivi, il échange des informations sur les opportunités avec le client et le Consultant en accompagnement collectif.</t>
   </si>
   <si>
     <t>Lorsqu'il identifie une offre répondant partiellement aux critères de prospection, il adapte sa posture pour promouvoir une opportunité auprès d'un bénéficiaire ou un profil bénéficiaire auprès d'un recruteur.</t>
   </si>
   <si>
     <t>Lors de la préparation d'un entretien et en collaboration avec le Consultant en accompagnement collectif, il contribue à préparer une présentation percutante du projet bénéficiaire au regard du contexte recruteur.</t>
   </si>
   <si>
     <t>Il caractérise une piste d'opportunité pour être mise à la disposition de plusieurs bénéficiaires, voire de plusieurs antennes emploi.</t>
   </si>
   <si>
     <t>Il pré-identifie les caractéristiques communes/divergentes des projets des bénéficiaires pour hiérarchiser sa prospection et sa restitution d'opportunités détectées.</t>
   </si>
   <si>
     <t>Lors d'un bilan de prospection, il anticipe les écarts quantitatifs et qualitatifs par rapport au nombre d'opportunités attendues et adapte ses techniques.</t>
   </si>
   <si>
     <t>Il participe à promouvoir une opportunité auprès d'un bénéficiaire, en collaboration avec le Consultant en accompagnement collectif.</t>
   </si>
   <si>
     <t>En amont de sa prospection et après de premiers tests, il conçoit un plan de démarchage et de recherches d'opportunités selon son réseau professionnel et les projets de mobilité identifiés.</t>
   </si>
   <si>
+    <t>Manager des ressources humaines</t>
+  </si>
+  <si>
+    <t>Gestion des ressources humaines (fiche nationale)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Responsable ressources humaines </t>
+  </si>
+  <si>
     <t>Chargé de recrutement</t>
   </si>
   <si>
     <t>Responsable des ressources humaines</t>
   </si>
   <si>
     <t>Chargé des Ressources Humaines</t>
   </si>
   <si>
     <t>Chargé des ressources humaines</t>
   </si>
   <si>
-    <t>Manager des ressources humaines</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">Responsable ressources humaines </t>
+    <t>RNCP38112</t>
+  </si>
+  <si>
+    <t>RNCP35912</t>
+  </si>
+  <si>
+    <t>RNCP38442</t>
   </si>
   <si>
     <t>RNCP35767</t>
   </si>
   <si>
     <t>RNCP37794</t>
   </si>
   <si>
     <t>RNCP37177</t>
   </si>
   <si>
     <t>RNCP36143</t>
-  </si>
-[...7 lines deleted...]
-    <t>RNCP38442</t>
   </si>
   <si>
     <t>M1502 : Développement des ressources humaines</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=M1502</t>
   </si>
   <si>
     <t>K1801 : Conseil en emploi et insertion socioprofessionnelle</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=K1801</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>