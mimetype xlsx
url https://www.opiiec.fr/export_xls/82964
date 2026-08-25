--- v0 (2026-06-23)
+++ v1 (2026-08-25)
@@ -411,84 +411,84 @@
   <si>
     <t>Tout au long de la prestation, il s'assure de l'investissement du bénéficiaire dans la démarche afin de maximiser ses chances de réussite.</t>
   </si>
   <si>
     <t>En cas de projet irréaliste ou irréalisable, il aide à réorienter le projet professionnel cible du bénéficiaire au regard de ses atouts, de ses souhaits et de sa probabilité de réussite.</t>
   </si>
   <si>
     <t>Il intègre les travaux individuels du bénéficiaire au sein de travaux collectifs pour l'aider à approfondir et questionner son projet.</t>
   </si>
   <si>
     <t>Pour développer son activité en tant qu'indépendant, il met en place des partenariats pérennes de commercialisation et de production d'accompagnements individuels.</t>
   </si>
   <si>
     <t>Il utilise les outils de visioconférence lorsque la situation d'accompagnement s'y adapte, exploite et partage des outils bureautiques dans la relation d'accompagnement (ex : tableaux de Bord Excel, présentation PowerPoint).</t>
   </si>
   <si>
     <t>Au travers des accompagnements et au-delà, il maintient ses relations professionnelles dans un secteur d'activité et/ou un bassin d'emploi pour les mettre en valeur dans ses propositions commerciales.</t>
   </si>
   <si>
     <t>Avant de se positionner sur un besoin d'accompagnement, il identifie les facteurs et probabilités de réussite de son accompagnement dans un secteur d'activités et/ou un bassin d'emploi.</t>
   </si>
   <si>
     <t>Lors de la recherche de nouvelles opportunités pour le bénéficiaire, il lui permet d'anticiper une présentation percutante de son parcours par rapport aux employeurs cibles potentiels.</t>
   </si>
   <si>
+    <t>Métiers du conseil et de la formation des adultes (fiche nationale)</t>
+  </si>
+  <si>
+    <t>Chargé de projets en développement des compétences</t>
+  </si>
+  <si>
     <t>Chargé de recrutement et conseils en ressources humaines</t>
   </si>
   <si>
     <t>Formateur en insertion professionnelle</t>
   </si>
   <si>
     <t>Conseiller en insertion professionnelle</t>
   </si>
   <si>
     <t>Ecole de commerce, master en science de gestion</t>
   </si>
   <si>
-    <t>Métiers du conseil et de la formation des adultes (fiche nationale)</t>
-[...2 lines deleted...]
-    <t>Chargé de projets en développement des compétences</t>
+    <t>RNCP35820</t>
+  </si>
+  <si>
+    <t>RNCP36190</t>
   </si>
   <si>
     <t>RNCP36500</t>
   </si>
   <si>
     <t>RNCP37125</t>
   </si>
   <si>
     <t>RNCP37274</t>
   </si>
   <si>
     <t>RNCP99998</t>
-  </si>
-[...4 lines deleted...]
-    <t>RNCP36190</t>
   </si>
   <si>
     <t>M1502 : Développement des ressources humaines</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=M1502</t>
   </si>
   <si>
     <t>K1801 : Conseil en emploi et insertion socioprofessionnelle</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=K1801</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>