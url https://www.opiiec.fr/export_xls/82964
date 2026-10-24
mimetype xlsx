--- v1 (2026-08-25)
+++ v2 (2026-10-24)
@@ -411,84 +411,84 @@
   <si>
     <t>Tout au long de la prestation, il s'assure de l'investissement du bénéficiaire dans la démarche afin de maximiser ses chances de réussite.</t>
   </si>
   <si>
     <t>En cas de projet irréaliste ou irréalisable, il aide à réorienter le projet professionnel cible du bénéficiaire au regard de ses atouts, de ses souhaits et de sa probabilité de réussite.</t>
   </si>
   <si>
     <t>Il intègre les travaux individuels du bénéficiaire au sein de travaux collectifs pour l'aider à approfondir et questionner son projet.</t>
   </si>
   <si>
     <t>Pour développer son activité en tant qu'indépendant, il met en place des partenariats pérennes de commercialisation et de production d'accompagnements individuels.</t>
   </si>
   <si>
     <t>Il utilise les outils de visioconférence lorsque la situation d'accompagnement s'y adapte, exploite et partage des outils bureautiques dans la relation d'accompagnement (ex : tableaux de Bord Excel, présentation PowerPoint).</t>
   </si>
   <si>
     <t>Au travers des accompagnements et au-delà, il maintient ses relations professionnelles dans un secteur d'activité et/ou un bassin d'emploi pour les mettre en valeur dans ses propositions commerciales.</t>
   </si>
   <si>
     <t>Avant de se positionner sur un besoin d'accompagnement, il identifie les facteurs et probabilités de réussite de son accompagnement dans un secteur d'activités et/ou un bassin d'emploi.</t>
   </si>
   <si>
     <t>Lors de la recherche de nouvelles opportunités pour le bénéficiaire, il lui permet d'anticiper une présentation percutante de son parcours par rapport aux employeurs cibles potentiels.</t>
   </si>
   <si>
+    <t>Ecole de commerce, master en science de gestion</t>
+  </si>
+  <si>
     <t>Métiers du conseil et de la formation des adultes (fiche nationale)</t>
   </si>
   <si>
     <t>Chargé de projets en développement des compétences</t>
   </si>
   <si>
     <t>Chargé de recrutement et conseils en ressources humaines</t>
   </si>
   <si>
     <t>Formateur en insertion professionnelle</t>
   </si>
   <si>
     <t>Conseiller en insertion professionnelle</t>
   </si>
   <si>
-    <t>Ecole de commerce, master en science de gestion</t>
+    <t>RNCP99998</t>
   </si>
   <si>
     <t>RNCP35820</t>
   </si>
   <si>
     <t>RNCP36190</t>
   </si>
   <si>
     <t>RNCP36500</t>
   </si>
   <si>
     <t>RNCP37125</t>
   </si>
   <si>
     <t>RNCP37274</t>
-  </si>
-[...1 lines deleted...]
-    <t>RNCP99998</t>
   </si>
   <si>
     <t>M1502 : Développement des ressources humaines</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=M1502</t>
   </si>
   <si>
     <t>K1801 : Conseil en emploi et insertion socioprofessionnelle</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=K1801</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>