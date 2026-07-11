--- v0 (2026-05-25)
+++ v1 (2026-07-11)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="158">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="128">
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Référentiel</t>
   </si>
   <si>
     <t>Date de modification</t>
   </si>
   <si>
     <t>Métier</t>
   </si>
   <si>
     <t>Métier féminin</t>
   </si>
   <si>
     <t>Famille</t>
   </si>
   <si>
     <t>Autres appelations française(s)</t>
   </si>
   <si>
     <t>Appelation(s) anglaise(s)</t>
   </si>
   <si>
@@ -405,146 +405,54 @@
   <si>
     <t>Afin d'améliorer la productivité et la précision des résultats, il intègre des outils de Data Science dans sa proposition de valeur, lorsque cela est pertinent économiquement pour le client et la société</t>
   </si>
   <si>
     <t>Lors d'une restitution client, le Directeur d'études contrôle la cohérence de livrables complexes, prend du recul pour accompagner le client dans ses décisions</t>
   </si>
   <si>
     <t>Dans son analyse des scénarios marketing possibles, il prend en compte les opportunités et les menaces d'un secteur ou d'un client pour adapter sa préconisation</t>
   </si>
   <si>
     <t>Lors d'une soutenance de proposition commerciale, il développe le contexte client qu'il connaît afin de démontrer la dimension sur-mesure de l'offre</t>
   </si>
   <si>
     <t>Il effectue un cadrage de stratégie d'études auprès d'un ensemble d'interlocuteurs multinationaux</t>
   </si>
   <si>
     <t>Lors du cadrage des moyens d'étude, il identifie les marqueurs culturels et facteurs de contexte qui pourraient impacter le déroulement d'une prestation à l'international</t>
   </si>
   <si>
     <t>En préparation d'un projet d'études long, il développe la montée en compétences et la répartition des décisions afin que chaque membre de l'équipe voie son autonomie progresser</t>
   </si>
   <si>
     <t>Lors de la consolidation de données, il s'assure que les règles de consolidation permettent l'intégrité et la cohérence des résultats</t>
   </si>
   <si>
-    <t>Diplôme de l'Institut d'études politiques de Grenoble Spécialité Communication Politique et institutionnelle</t>
-[...30 lines deleted...]
-  <si>
     <t>Ecole de commerce, master en science de gestion</t>
   </si>
   <si>
-    <t>Diplôme de Sciences Po Rennes - Spécialité Ingénierie des services urbains et réseaux: ville en devenir</t>
-[...43 lines deleted...]
-  <si>
     <t>RNCP99998</t>
-  </si>
-[...13 lines deleted...]
-    <t>RNCP22738</t>
   </si>
   <si>
     <t>M1403 : Études et prospectives socio-économiques</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=M1403</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -854,51 +762,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AK17"/>
+  <dimension ref="A1:AK13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:37">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -1052,486 +960,376 @@
       <c r="R2" t="s">
         <v>64</v>
       </c>
       <c r="S2" t="s">
         <v>76</v>
       </c>
       <c r="T2" t="s">
         <v>88</v>
       </c>
       <c r="U2" t="s">
         <v>100</v>
       </c>
       <c r="V2">
         <v>2</v>
       </c>
       <c r="W2" t="s">
         <v>76</v>
       </c>
       <c r="X2" t="s">
         <v>112</v>
       </c>
       <c r="Y2" t="s">
         <v>124</v>
       </c>
       <c r="Z2" t="s">
-        <v>140</v>
+        <v>125</v>
       </c>
       <c r="AB2" t="s">
-        <v>156</v>
+        <v>126</v>
       </c>
       <c r="AC2" t="s">
-        <v>157</v>
+        <v>127</v>
       </c>
     </row>
     <row r="3" spans="1:37">
       <c r="A3">
         <v>1203</v>
       </c>
       <c r="Q3" t="s">
         <v>53</v>
       </c>
       <c r="R3" t="s">
         <v>65</v>
       </c>
       <c r="S3" t="s">
         <v>77</v>
       </c>
       <c r="T3" t="s">
         <v>89</v>
       </c>
       <c r="U3" t="s">
         <v>101</v>
       </c>
       <c r="V3">
         <v>4</v>
       </c>
       <c r="W3" t="s">
         <v>101</v>
       </c>
       <c r="X3" t="s">
         <v>113</v>
       </c>
-      <c r="Y3" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="4" spans="1:37">
       <c r="A4">
         <v>1203</v>
       </c>
       <c r="Q4" t="s">
         <v>54</v>
       </c>
       <c r="R4" t="s">
         <v>66</v>
       </c>
       <c r="S4" t="s">
         <v>78</v>
       </c>
       <c r="T4" t="s">
         <v>90</v>
       </c>
       <c r="U4" t="s">
         <v>102</v>
       </c>
       <c r="V4">
         <v>3</v>
       </c>
       <c r="W4" t="s">
         <v>90</v>
       </c>
       <c r="X4" t="s">
         <v>114</v>
       </c>
-      <c r="Y4" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="5" spans="1:37">
       <c r="A5">
         <v>1203</v>
       </c>
       <c r="Q5" t="s">
         <v>55</v>
       </c>
       <c r="R5" t="s">
         <v>67</v>
       </c>
       <c r="S5" t="s">
         <v>79</v>
       </c>
       <c r="T5" t="s">
         <v>91</v>
       </c>
       <c r="U5" t="s">
         <v>103</v>
       </c>
       <c r="V5">
         <v>3</v>
       </c>
       <c r="W5" t="s">
         <v>91</v>
       </c>
       <c r="X5" t="s">
         <v>115</v>
       </c>
-      <c r="Y5" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="6" spans="1:37">
       <c r="A6">
         <v>1203</v>
       </c>
       <c r="Q6" t="s">
         <v>56</v>
       </c>
       <c r="R6" t="s">
         <v>68</v>
       </c>
       <c r="S6" t="s">
         <v>80</v>
       </c>
       <c r="T6" t="s">
         <v>92</v>
       </c>
       <c r="U6" t="s">
         <v>104</v>
       </c>
       <c r="V6">
         <v>3</v>
       </c>
       <c r="W6" t="s">
         <v>92</v>
       </c>
       <c r="X6" t="s">
         <v>116</v>
       </c>
-      <c r="Y6" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="7" spans="1:37">
       <c r="A7">
         <v>1203</v>
       </c>
       <c r="Q7" t="s">
         <v>57</v>
       </c>
       <c r="R7" t="s">
         <v>69</v>
       </c>
       <c r="S7" t="s">
         <v>81</v>
       </c>
       <c r="T7" t="s">
         <v>93</v>
       </c>
       <c r="U7" t="s">
         <v>105</v>
       </c>
       <c r="V7">
         <v>3</v>
       </c>
       <c r="W7" t="s">
         <v>93</v>
       </c>
       <c r="X7" t="s">
         <v>117</v>
       </c>
-      <c r="Y7" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8">
         <v>1203</v>
       </c>
       <c r="Q8" t="s">
         <v>58</v>
       </c>
       <c r="R8" t="s">
         <v>70</v>
       </c>
       <c r="S8" t="s">
         <v>82</v>
       </c>
       <c r="T8" t="s">
         <v>94</v>
       </c>
       <c r="U8" t="s">
         <v>106</v>
       </c>
       <c r="V8">
         <v>2</v>
       </c>
       <c r="W8" t="s">
         <v>82</v>
       </c>
       <c r="X8" t="s">
         <v>118</v>
       </c>
-      <c r="Y8" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9">
         <v>1203</v>
       </c>
       <c r="Q9" t="s">
         <v>59</v>
       </c>
       <c r="R9" t="s">
         <v>71</v>
       </c>
       <c r="S9" t="s">
         <v>83</v>
       </c>
       <c r="T9" t="s">
         <v>95</v>
       </c>
       <c r="U9" t="s">
         <v>107</v>
       </c>
       <c r="V9">
         <v>3</v>
       </c>
       <c r="W9" t="s">
         <v>95</v>
       </c>
       <c r="X9" t="s">
         <v>119</v>
       </c>
-      <c r="Y9" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10">
         <v>1203</v>
       </c>
       <c r="Q10" t="s">
         <v>60</v>
       </c>
       <c r="R10" t="s">
         <v>72</v>
       </c>
       <c r="S10" t="s">
         <v>84</v>
       </c>
       <c r="T10" t="s">
         <v>96</v>
       </c>
       <c r="U10" t="s">
         <v>108</v>
       </c>
       <c r="V10">
         <v>2</v>
       </c>
       <c r="W10" t="s">
         <v>84</v>
       </c>
       <c r="X10" t="s">
         <v>120</v>
       </c>
-      <c r="Y10" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11">
         <v>1203</v>
       </c>
       <c r="Q11" t="s">
         <v>61</v>
       </c>
       <c r="R11" t="s">
         <v>73</v>
       </c>
       <c r="S11" t="s">
         <v>85</v>
       </c>
       <c r="T11" t="s">
         <v>97</v>
       </c>
       <c r="U11" t="s">
         <v>109</v>
       </c>
       <c r="V11">
         <v>2</v>
       </c>
       <c r="W11" t="s">
         <v>85</v>
       </c>
       <c r="X11" t="s">
         <v>121</v>
       </c>
-      <c r="Y11" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12">
         <v>1203</v>
       </c>
       <c r="Q12" t="s">
         <v>62</v>
       </c>
       <c r="R12" t="s">
         <v>74</v>
       </c>
       <c r="S12" t="s">
         <v>86</v>
       </c>
       <c r="T12" t="s">
         <v>98</v>
       </c>
       <c r="U12" t="s">
         <v>110</v>
       </c>
       <c r="V12">
         <v>3</v>
       </c>
       <c r="W12" t="s">
         <v>98</v>
       </c>
       <c r="X12" t="s">
         <v>122</v>
       </c>
-      <c r="Y12" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13">
         <v>1203</v>
       </c>
       <c r="Q13" t="s">
         <v>63</v>
       </c>
       <c r="R13" t="s">
         <v>75</v>
       </c>
       <c r="S13" t="s">
         <v>87</v>
       </c>
       <c r="T13" t="s">
         <v>99</v>
       </c>
       <c r="U13" t="s">
         <v>111</v>
       </c>
       <c r="V13">
         <v>2</v>
       </c>
       <c r="W13" t="s">
         <v>87</v>
       </c>
       <c r="X13" t="s">
         <v>123</v>
-      </c>
-[...48 lines deleted...]
-        <v>155</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>